--- v0 (2025-11-01)
+++ v1 (2026-05-02)
@@ -1,123 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29721"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\working\waccache\AM1PEPF00001BC0\EXCELCNV\717cd0c6-96be-4ed3-bf71-33eef1f06025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\working\waccache\PA1PEPF000095EA\EXCELCNV\0b180bda-7139-4f93-b314-722a6dd87907\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F33AF787-59C5-436E-87FF-8407E93B09F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="8_{F8E59496-1F96-4F78-895A-264B65C506FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0B137F75-0D68-4409-B4EA-1E1F728AB64A}"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="-60" windowWidth="15480" windowHeight="11640" tabRatio="577" xr2:uid="{B2CABCAB-0ABD-4259-8A87-AF672A3ED526}"/>
+    <workbookView xWindow="-60" yWindow="-60" windowWidth="15480" windowHeight="11640" tabRatio="577" xr2:uid="{37C05CDF-90F8-443A-85EC-FAA252A7EF19}"/>
   </bookViews>
   <sheets>
     <sheet name="Etats financiers structure" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="gfh">'Etats financiers structure'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Etats financiers structure'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Etats financiers structure'!$A$1:$I$85</definedName>
   </definedNames>
-  <calcPr calcId="191028" concurrentCalc="0"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A55" i="1" l="1"/>
   <c r="H22" i="1"/>
   <c r="I15" i="1"/>
   <c r="H15" i="1"/>
   <c r="H23" i="1" s="1"/>
   <c r="H29" i="1" s="1"/>
   <c r="H31" i="1" s="1"/>
   <c r="D47" i="1"/>
   <c r="D53" i="1"/>
   <c r="C29" i="1"/>
   <c r="D29" i="1"/>
   <c r="D31" i="1"/>
   <c r="F7" i="1"/>
   <c r="I22" i="1"/>
   <c r="I23" i="1" s="1"/>
   <c r="I29" i="1" s="1"/>
   <c r="I31" i="1" s="1"/>
   <c r="C31" i="1"/>
   <c r="I48" i="1"/>
   <c r="I53" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>TEST</author>
   </authors>
   <commentList>
-    <comment ref="K8" authorId="0" shapeId="0" xr:uid="{AEB5848C-6C40-4E39-A77E-BE1F2EAD005D}">
+    <comment ref="K8" authorId="0" shapeId="0" xr:uid="{EF6460D3-F90A-4DF8-93B8-05C915133CFF}">
       <text>
         <r>
           <rPr>
             <b/>
             <u/>
             <sz val="16"/>
             <color indexed="81"/>
             <rFont val="Calibri"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 GUIDE D'UTILISATION</t>
         </r>
         <r>
           <rPr>
             <sz val="16"/>
             <color indexed="81"/>
             <rFont val="Calibri"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
  </t>
         </r>
         <r>
           <rPr>
@@ -154,110 +156,110 @@
           <t xml:space="preserve"> </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="16"/>
             <color indexed="10"/>
             <rFont val="Calibri"/>
             <family val="2"/>
           </rPr>
           <t>2- ENREGISTRER LE DOCUMENT AU FORMAT PDF ET JOINDRE LE DOCUMENT AU FORMULAIRE DE DEMANDE EN LIGNE</t>
         </r>
         <r>
           <rPr>
             <sz val="16"/>
             <color indexed="81"/>
             <rFont val="Calibri"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Si vous avez besoin d'aide pour enregistrer le document sous format .pdf, rendez-vous sur la procédure en ligne : "Comment joindre les états financiers, le budget prévisionnel et le tableau d'évaluation".
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0" shapeId="0" xr:uid="{02558F2F-070A-408A-BFB3-2CADED7BF79B}">
+    <comment ref="C66" authorId="0" shapeId="0" xr:uid="{455A61E6-B5B0-46D8-BE01-A1F2191F332B}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Choisir dans la liste</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0" shapeId="0" xr:uid="{F5278CEB-1F8F-4F17-954C-D794000FFA33}">
+    <comment ref="C69" authorId="0" shapeId="0" xr:uid="{58BA03A7-C5E0-4C29-AA44-B378B12212A4}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Choisir dans la liste</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="79">
   <si>
     <t>Nom de la personne responsable du budget :</t>
   </si>
   <si>
     <t>Date :</t>
   </si>
   <si>
     <t>Nom de l'organisme demandeur :</t>
   </si>
   <si>
     <t>Titre du projet :</t>
   </si>
   <si>
     <t>COMPTE DE RESULTAT 2024 / BUDGET PREVISIONNEL 2025</t>
   </si>
   <si>
     <t>Compte</t>
   </si>
   <si>
     <t>CHARGES / Dépenses (en €)</t>
   </si>
   <si>
-    <t>2024*</t>
-[...2 lines deleted...]
-    <t>2025**</t>
+    <t>2025*</t>
+  </si>
+  <si>
+    <t>2026**</t>
   </si>
   <si>
     <t>PRODUITS / Recettes (en €)</t>
   </si>
   <si>
     <t>Achats, services extérieurs</t>
   </si>
   <si>
     <t>Ventes produits et services</t>
   </si>
   <si>
     <t xml:space="preserve">Détail des subventions de fonctionnement acquises : </t>
   </si>
   <si>
     <t>Services extérieurs</t>
   </si>
   <si>
     <t xml:space="preserve">- </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Autres services extérieurs</t>
   </si>
@@ -362,60 +364,60 @@
     <r>
       <t>Résultat</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(déficit)</t>
     </r>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>* à défaut de disposer des données de l’année 2024, indiquez les données de l’année 2023.</t>
-[...2 lines deleted...]
-    <t>** y compris les charges et produits de l’action présentée dans ce dossier (ou la part pour l’année 2024 si le financement couvre plusieurs années).</t>
+    <t>* à défaut de disposer des données de l’année 2025, indiquez les données de l’année 2024.</t>
+  </si>
+  <si>
+    <t>** y compris les charges et produits de l’action présentée dans ce dossier (ou la part pour l’année 2026 si le financement couvre plusieurs années).</t>
   </si>
   <si>
     <t>*** détail par financeur et par dispositif de financement (préciser l’organisme financeur et le type de ligne de financement).</t>
   </si>
   <si>
-    <t>BILAN AU 31/12/2024*</t>
+    <t>BILAN AU 31/12/2025*</t>
   </si>
   <si>
     <t>ACTIF (en euros)</t>
   </si>
   <si>
     <t>PASSIF (en euros)</t>
   </si>
   <si>
     <t>Immobilisations incorporelles</t>
   </si>
   <si>
     <t>Fonds associatifs (capitaux propres)</t>
   </si>
   <si>
     <t>Report à nouveau</t>
   </si>
   <si>
     <t>Immobilisations corporelles (nettes des amortissements)</t>
   </si>
   <si>
     <t>Résultat de l’exercice (excédent ou déficit)</t>
   </si>
   <si>
     <t>Subventions d’investissement</t>
   </si>
@@ -949,75 +951,75 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="146">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
@@ -1222,355 +1224,355 @@
     </xf>
     <xf numFmtId="165" fontId="11" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="42" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...75 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1819,695 +1821,695 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF27A96B-E919-48DE-AF40-B8DFDDD3FE33}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB45F9FC-DDF7-430C-8032-8B7C2277D927}">
   <sheetPr codeName="Feuil1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BN299"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A116" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="80" zoomScalePageLayoutView="50" workbookViewId="0">
-      <selection activeCell="G33" sqref="G33"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="80" zoomScalePageLayoutView="50" workbookViewId="0">
+      <selection activeCell="L39" sqref="L39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="21"/>
   <cols>
-    <col min="1" max="1" width="11.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="11.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="46.5703125" style="2" customWidth="1"/>
     <col min="3" max="4" width="19.42578125" style="2" customWidth="1"/>
-    <col min="5" max="5" width="3.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="3.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="46.5703125" style="2" customWidth="1"/>
     <col min="8" max="9" width="19.42578125" style="2" customWidth="1"/>
-    <col min="10" max="10" width="8.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="26.1" customHeight="1">
       <c r="A1" s="121" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="122"/>
       <c r="C1" s="122"/>
-      <c r="D1" s="120"/>
-[...2 lines deleted...]
-      <c r="G1" s="120"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
       <c r="H1" s="53" t="s">
         <v>1</v>
       </c>
       <c r="I1" s="58"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="BI1" s="1"/>
       <c r="BJ1" s="1"/>
       <c r="BK1" s="1"/>
       <c r="BL1" s="1"/>
       <c r="BM1" s="1"/>
       <c r="BN1" s="1"/>
     </row>
     <row r="2" spans="1:66" ht="26.1" customHeight="1">
       <c r="A2" s="121" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="122"/>
       <c r="C2" s="122"/>
-      <c r="D2" s="123"/>
-[...4 lines deleted...]
-      <c r="I2" s="124"/>
+      <c r="D2" s="144"/>
+      <c r="E2" s="144"/>
+      <c r="F2" s="144"/>
+      <c r="G2" s="144"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="145"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="BI2" s="1"/>
       <c r="BJ2" s="1"/>
       <c r="BK2" s="1"/>
       <c r="BL2" s="1"/>
       <c r="BM2" s="1"/>
       <c r="BN2" s="1"/>
     </row>
     <row r="3" spans="1:66" ht="26.1" customHeight="1">
       <c r="A3" s="121" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="122"/>
       <c r="C3" s="122"/>
-      <c r="D3" s="123"/>
-[...4 lines deleted...]
-      <c r="I3" s="124"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="145"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="BI3" s="1"/>
       <c r="BJ3" s="1"/>
       <c r="BK3" s="1"/>
       <c r="BL3" s="1"/>
       <c r="BM3" s="1"/>
       <c r="BN3" s="1"/>
     </row>
     <row r="4" spans="1:66">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="BI4" s="1"/>
       <c r="BJ4" s="1"/>
       <c r="BK4" s="1"/>
       <c r="BL4" s="1"/>
       <c r="BM4" s="1"/>
       <c r="BN4" s="1"/>
     </row>
     <row r="5" spans="1:66" ht="30" customHeight="1">
-      <c r="A5" s="78" t="s">
+      <c r="A5" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="79"/>
-[...6 lines deleted...]
-      <c r="I5" s="80"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="84"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="BI5" s="1"/>
       <c r="BJ5" s="1"/>
       <c r="BK5" s="1"/>
       <c r="BL5" s="1"/>
       <c r="BM5" s="1"/>
       <c r="BN5" s="1"/>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="BI6" s="1"/>
       <c r="BJ6" s="1"/>
       <c r="BK6" s="1"/>
       <c r="BL6" s="1"/>
       <c r="BM6" s="1"/>
       <c r="BN6" s="1"/>
     </row>
     <row r="7" spans="1:66" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A7" s="81" t="s">
+      <c r="A7" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="81" t="s">
+      <c r="B7" s="85" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="83" t="s">
+      <c r="C7" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="85" t="s">
+      <c r="D7" s="80" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="87" t="str">
         <f>A7</f>
         <v>Compte</v>
       </c>
-      <c r="G7" s="81" t="s">
+      <c r="G7" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="83" t="s">
+      <c r="H7" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="85" t="s">
+      <c r="I7" s="80" t="s">
         <v>8</v>
       </c>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AF7" s="2"/>
       <c r="AG7" s="2"/>
       <c r="AH7" s="2"/>
       <c r="AI7" s="2"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="2"/>
       <c r="AL7" s="2"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
       <c r="AP7" s="2"/>
       <c r="AQ7" s="2"/>
       <c r="AR7" s="2"/>
       <c r="AS7" s="2"/>
       <c r="AT7" s="2"/>
       <c r="AU7" s="2"/>
       <c r="AV7" s="2"/>
       <c r="AW7" s="2"/>
       <c r="AX7" s="2"/>
       <c r="AY7" s="2"/>
       <c r="AZ7" s="2"/>
       <c r="BA7" s="2"/>
       <c r="BB7" s="2"/>
       <c r="BC7" s="2"/>
       <c r="BD7" s="2"/>
       <c r="BE7" s="2"/>
       <c r="BF7" s="2"/>
       <c r="BG7" s="2"/>
       <c r="BH7" s="2"/>
     </row>
     <row r="8" spans="1:66" s="1" customFormat="1">
-      <c r="A8" s="82"/>
-[...2 lines deleted...]
-      <c r="D8" s="86"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="79"/>
+      <c r="D8" s="81"/>
       <c r="F8" s="88"/>
-      <c r="G8" s="82"/>
-[...1 lines deleted...]
-      <c r="I8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="79"/>
+      <c r="I8" s="81"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
       <c r="AP8" s="2"/>
       <c r="AQ8" s="2"/>
       <c r="AR8" s="2"/>
       <c r="AS8" s="2"/>
       <c r="AT8" s="2"/>
       <c r="AU8" s="2"/>
       <c r="AV8" s="2"/>
       <c r="AW8" s="2"/>
       <c r="AX8" s="2"/>
       <c r="AY8" s="2"/>
       <c r="AZ8" s="2"/>
       <c r="BA8" s="2"/>
       <c r="BB8" s="2"/>
       <c r="BC8" s="2"/>
       <c r="BD8" s="2"/>
       <c r="BE8" s="2"/>
       <c r="BF8" s="2"/>
       <c r="BG8" s="2"/>
       <c r="BH8" s="2"/>
     </row>
     <row r="9" spans="1:66" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A9" s="70">
         <v>60</v>
       </c>
-      <c r="B9" s="89" t="s">
+      <c r="B9" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="91"/>
-      <c r="D9" s="91"/>
+      <c r="C9" s="89"/>
+      <c r="D9" s="89"/>
       <c r="F9" s="3">
         <v>70</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
       <c r="AA9" s="2"/>
       <c r="AB9" s="2"/>
       <c r="AC9" s="2"/>
       <c r="AD9" s="2"/>
       <c r="AE9" s="2"/>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
       <c r="AP9" s="2"/>
       <c r="AQ9" s="2"/>
       <c r="AR9" s="2"/>
       <c r="AS9" s="2"/>
       <c r="AT9" s="2"/>
       <c r="AU9" s="2"/>
       <c r="AV9" s="2"/>
       <c r="AW9" s="2"/>
       <c r="AX9" s="2"/>
       <c r="AY9" s="2"/>
       <c r="AZ9" s="2"/>
       <c r="BA9" s="2"/>
       <c r="BB9" s="2"/>
       <c r="BC9" s="2"/>
       <c r="BD9" s="2"/>
       <c r="BE9" s="2"/>
       <c r="BF9" s="2"/>
       <c r="BG9" s="2"/>
       <c r="BH9" s="2"/>
     </row>
     <row r="10" spans="1:66" s="1" customFormat="1" ht="48" customHeight="1">
       <c r="A10" s="71"/>
-      <c r="B10" s="90"/>
-[...2 lines deleted...]
-      <c r="F10" s="93">
+      <c r="B10" s="93"/>
+      <c r="C10" s="90"/>
+      <c r="D10" s="90"/>
+      <c r="F10" s="91">
         <v>74</v>
       </c>
       <c r="G10" s="51" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="9"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
       <c r="AP10" s="2"/>
       <c r="AQ10" s="2"/>
       <c r="AR10" s="2"/>
       <c r="AS10" s="2"/>
       <c r="AT10" s="2"/>
       <c r="AU10" s="2"/>
       <c r="AV10" s="2"/>
       <c r="AW10" s="2"/>
       <c r="AX10" s="2"/>
       <c r="AY10" s="2"/>
       <c r="AZ10" s="2"/>
       <c r="BA10" s="2"/>
       <c r="BB10" s="2"/>
       <c r="BC10" s="2"/>
       <c r="BD10" s="2"/>
       <c r="BE10" s="2"/>
       <c r="BF10" s="2"/>
       <c r="BG10" s="2"/>
       <c r="BH10" s="2"/>
     </row>
     <row r="11" spans="1:66" s="1" customFormat="1" ht="26.25" customHeight="1">
       <c r="A11" s="70">
         <v>61</v>
       </c>
-      <c r="B11" s="89" t="s">
+      <c r="B11" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="91"/>
-[...1 lines deleted...]
-      <c r="F11" s="93"/>
+      <c r="C11" s="89"/>
+      <c r="D11" s="89"/>
+      <c r="F11" s="91"/>
       <c r="G11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="9"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
       <c r="AB11" s="2"/>
       <c r="AC11" s="2"/>
       <c r="AD11" s="2"/>
       <c r="AE11" s="2"/>
       <c r="AF11" s="2"/>
       <c r="AG11" s="2"/>
       <c r="AH11" s="2"/>
       <c r="AI11" s="2"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="2"/>
       <c r="AL11" s="2"/>
       <c r="AM11" s="2"/>
       <c r="AN11" s="2"/>
       <c r="AO11" s="2"/>
       <c r="AP11" s="2"/>
       <c r="AQ11" s="2"/>
       <c r="AR11" s="2"/>
       <c r="AS11" s="2"/>
       <c r="AT11" s="2"/>
       <c r="AU11" s="2"/>
       <c r="AV11" s="2"/>
       <c r="AW11" s="2"/>
       <c r="AX11" s="2"/>
       <c r="AY11" s="2"/>
       <c r="AZ11" s="2"/>
       <c r="BA11" s="2"/>
       <c r="BB11" s="2"/>
       <c r="BC11" s="2"/>
       <c r="BD11" s="2"/>
       <c r="BE11" s="2"/>
       <c r="BF11" s="2"/>
       <c r="BG11" s="2"/>
       <c r="BH11" s="2"/>
     </row>
     <row r="12" spans="1:66" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A12" s="71"/>
-      <c r="B12" s="90"/>
-[...2 lines deleted...]
-      <c r="F12" s="93"/>
+      <c r="B12" s="93"/>
+      <c r="C12" s="90"/>
+      <c r="D12" s="90"/>
+      <c r="F12" s="91"/>
       <c r="G12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="9"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
       <c r="AP12" s="2"/>
       <c r="AQ12" s="2"/>
       <c r="AR12" s="2"/>
       <c r="AS12" s="2"/>
       <c r="AT12" s="2"/>
       <c r="AU12" s="2"/>
       <c r="AV12" s="2"/>
       <c r="AW12" s="2"/>
       <c r="AX12" s="2"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="2"/>
       <c r="BA12" s="2"/>
       <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
       <c r="BD12" s="2"/>
       <c r="BE12" s="2"/>
       <c r="BF12" s="2"/>
       <c r="BG12" s="2"/>
       <c r="BH12" s="2"/>
     </row>
     <row r="13" spans="1:66" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A13" s="70">
         <v>62</v>
       </c>
-      <c r="B13" s="89" t="s">
+      <c r="B13" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="91"/>
-[...1 lines deleted...]
-      <c r="F13" s="93"/>
+      <c r="C13" s="89"/>
+      <c r="D13" s="89"/>
+      <c r="F13" s="91"/>
       <c r="G13" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="9"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
       <c r="AP13" s="2"/>
       <c r="AQ13" s="2"/>
       <c r="AR13" s="2"/>
       <c r="AS13" s="2"/>
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
       <c r="AX13" s="2"/>
       <c r="AY13" s="2"/>
       <c r="AZ13" s="2"/>
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
     </row>
     <row r="14" spans="1:66" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A14" s="71"/>
-      <c r="B14" s="90"/>
-[...2 lines deleted...]
-      <c r="F14" s="93"/>
+      <c r="B14" s="93"/>
+      <c r="C14" s="90"/>
+      <c r="D14" s="90"/>
+      <c r="F14" s="91"/>
       <c r="G14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="9"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
       <c r="AP14" s="2"/>
       <c r="AQ14" s="2"/>
       <c r="AR14" s="2"/>
       <c r="AS14" s="2"/>
       <c r="AT14" s="2"/>
       <c r="AU14" s="2"/>
       <c r="AV14" s="2"/>
       <c r="AW14" s="2"/>
       <c r="AX14" s="2"/>
       <c r="AY14" s="2"/>
       <c r="AZ14" s="2"/>
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
       <c r="BD14" s="2"/>
       <c r="BE14" s="2"/>
       <c r="BF14" s="2"/>
       <c r="BG14" s="2"/>
       <c r="BH14" s="2"/>
     </row>
     <row r="15" spans="1:66" s="1" customFormat="1" ht="43.5" customHeight="1">
       <c r="A15" s="70">
         <v>63</v>
       </c>
-      <c r="B15" s="89" t="s">
+      <c r="B15" s="92" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="91"/>
-      <c r="D15" s="91"/>
+      <c r="C15" s="89"/>
+      <c r="D15" s="89"/>
       <c r="F15" s="10"/>
       <c r="G15" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="12">
         <f>SUM(H10:H14)</f>
         <v>0</v>
       </c>
       <c r="I15" s="12">
         <f>SUM(I10:I14)</f>
         <v>0</v>
       </c>
       <c r="P15" s="13"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="2"/>
       <c r="AC15" s="2"/>
       <c r="AD15" s="2"/>
       <c r="AE15" s="2"/>
       <c r="AF15" s="2"/>
       <c r="AG15" s="2"/>
       <c r="AH15" s="2"/>
@@ -2518,53 +2520,53 @@
       <c r="AM15" s="2"/>
       <c r="AN15" s="2"/>
       <c r="AO15" s="2"/>
       <c r="AP15" s="2"/>
       <c r="AQ15" s="2"/>
       <c r="AR15" s="2"/>
       <c r="AS15" s="2"/>
       <c r="AT15" s="2"/>
       <c r="AU15" s="2"/>
       <c r="AV15" s="2"/>
       <c r="AW15" s="2"/>
       <c r="AX15" s="2"/>
       <c r="AY15" s="2"/>
       <c r="AZ15" s="2"/>
       <c r="BA15" s="2"/>
       <c r="BB15" s="2"/>
       <c r="BC15" s="2"/>
       <c r="BD15" s="2"/>
       <c r="BE15" s="2"/>
       <c r="BF15" s="2"/>
       <c r="BG15" s="2"/>
       <c r="BH15" s="2"/>
     </row>
     <row r="16" spans="1:66" s="1" customFormat="1" ht="48" customHeight="1">
       <c r="A16" s="71"/>
-      <c r="B16" s="90"/>
-[...1 lines deleted...]
-      <c r="D16" s="92"/>
+      <c r="B16" s="93"/>
+      <c r="C16" s="90"/>
+      <c r="D16" s="90"/>
       <c r="F16" s="70">
         <v>74</v>
       </c>
       <c r="G16" s="51" t="s">
         <v>19</v>
       </c>
       <c r="H16" s="55"/>
       <c r="I16" s="9"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
       <c r="AG16" s="2"/>
       <c r="AH16" s="2"/>
       <c r="AI16" s="2"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
@@ -2572,313 +2574,313 @@
       <c r="AO16" s="2"/>
       <c r="AP16" s="2"/>
       <c r="AQ16" s="2"/>
       <c r="AR16" s="2"/>
       <c r="AS16" s="2"/>
       <c r="AT16" s="2"/>
       <c r="AU16" s="2"/>
       <c r="AV16" s="2"/>
       <c r="AW16" s="2"/>
       <c r="AX16" s="2"/>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="2"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
       <c r="BE16" s="2"/>
       <c r="BF16" s="2"/>
       <c r="BG16" s="2"/>
       <c r="BH16" s="2"/>
     </row>
     <row r="17" spans="1:60" s="1" customFormat="1" ht="25.9" customHeight="1">
       <c r="A17" s="70">
         <v>64</v>
       </c>
-      <c r="B17" s="89" t="s">
+      <c r="B17" s="92" t="s">
         <v>20</v>
       </c>
-      <c r="C17" s="91"/>
-[...1 lines deleted...]
-      <c r="F17" s="93"/>
+      <c r="C17" s="89"/>
+      <c r="D17" s="89"/>
+      <c r="F17" s="91"/>
       <c r="G17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="56"/>
       <c r="I17" s="9"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="2"/>
       <c r="AC17" s="2"/>
       <c r="AD17" s="2"/>
       <c r="AE17" s="2"/>
       <c r="AF17" s="2"/>
       <c r="AG17" s="2"/>
       <c r="AH17" s="2"/>
       <c r="AI17" s="2"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="2"/>
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
       <c r="AP17" s="2"/>
       <c r="AQ17" s="2"/>
       <c r="AR17" s="2"/>
       <c r="AS17" s="2"/>
       <c r="AT17" s="2"/>
       <c r="AU17" s="2"/>
       <c r="AV17" s="2"/>
       <c r="AW17" s="2"/>
       <c r="AX17" s="2"/>
       <c r="AY17" s="2"/>
       <c r="AZ17" s="2"/>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="2"/>
       <c r="BH17" s="2"/>
     </row>
     <row r="18" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
-      <c r="A18" s="93"/>
+      <c r="A18" s="91"/>
       <c r="B18" s="95"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
-      <c r="F18" s="93"/>
+      <c r="F18" s="91"/>
       <c r="G18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="56"/>
       <c r="I18" s="9"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
       <c r="AB18" s="2"/>
       <c r="AC18" s="2"/>
       <c r="AD18" s="2"/>
       <c r="AE18" s="2"/>
       <c r="AF18" s="2"/>
       <c r="AG18" s="2"/>
       <c r="AH18" s="2"/>
       <c r="AI18" s="2"/>
       <c r="AJ18" s="2"/>
       <c r="AK18" s="2"/>
       <c r="AL18" s="2"/>
       <c r="AM18" s="2"/>
       <c r="AN18" s="2"/>
       <c r="AO18" s="2"/>
       <c r="AP18" s="2"/>
       <c r="AQ18" s="2"/>
       <c r="AR18" s="2"/>
       <c r="AS18" s="2"/>
       <c r="AT18" s="2"/>
       <c r="AU18" s="2"/>
       <c r="AV18" s="2"/>
       <c r="AW18" s="2"/>
       <c r="AX18" s="2"/>
       <c r="AY18" s="2"/>
       <c r="AZ18" s="2"/>
       <c r="BA18" s="2"/>
       <c r="BB18" s="2"/>
       <c r="BC18" s="2"/>
       <c r="BD18" s="2"/>
       <c r="BE18" s="2"/>
       <c r="BF18" s="2"/>
       <c r="BG18" s="2"/>
       <c r="BH18" s="2"/>
     </row>
     <row r="19" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A19" s="71"/>
-      <c r="B19" s="90"/>
-[...2 lines deleted...]
-      <c r="F19" s="93"/>
+      <c r="B19" s="93"/>
+      <c r="C19" s="90"/>
+      <c r="D19" s="90"/>
+      <c r="F19" s="91"/>
       <c r="G19" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="56"/>
       <c r="I19" s="9"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
       <c r="AB19" s="2"/>
       <c r="AC19" s="2"/>
       <c r="AD19" s="2"/>
       <c r="AE19" s="2"/>
       <c r="AF19" s="2"/>
       <c r="AG19" s="2"/>
       <c r="AH19" s="2"/>
       <c r="AI19" s="2"/>
       <c r="AJ19" s="2"/>
       <c r="AK19" s="2"/>
       <c r="AL19" s="2"/>
       <c r="AM19" s="2"/>
       <c r="AN19" s="2"/>
       <c r="AO19" s="2"/>
       <c r="AP19" s="2"/>
       <c r="AQ19" s="2"/>
       <c r="AR19" s="2"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="2"/>
       <c r="AU19" s="2"/>
       <c r="AV19" s="2"/>
       <c r="AW19" s="2"/>
       <c r="AX19" s="2"/>
       <c r="AY19" s="2"/>
       <c r="AZ19" s="2"/>
       <c r="BA19" s="2"/>
       <c r="BB19" s="2"/>
       <c r="BC19" s="2"/>
       <c r="BD19" s="2"/>
       <c r="BE19" s="2"/>
       <c r="BF19" s="2"/>
       <c r="BG19" s="2"/>
       <c r="BH19" s="2"/>
     </row>
     <row r="20" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A20" s="70">
         <v>65</v>
       </c>
-      <c r="B20" s="89" t="s">
+      <c r="B20" s="92" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="91"/>
-[...1 lines deleted...]
-      <c r="F20" s="93"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="89"/>
+      <c r="F20" s="91"/>
       <c r="G20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="56"/>
       <c r="I20" s="9"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
       <c r="AB20" s="2"/>
       <c r="AC20" s="2"/>
       <c r="AD20" s="2"/>
       <c r="AE20" s="2"/>
       <c r="AF20" s="2"/>
       <c r="AG20" s="2"/>
       <c r="AH20" s="2"/>
       <c r="AI20" s="2"/>
       <c r="AJ20" s="2"/>
       <c r="AK20" s="2"/>
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
       <c r="AP20" s="2"/>
       <c r="AQ20" s="2"/>
       <c r="AR20" s="2"/>
       <c r="AS20" s="2"/>
       <c r="AT20" s="2"/>
       <c r="AU20" s="2"/>
       <c r="AV20" s="2"/>
       <c r="AW20" s="2"/>
       <c r="AX20" s="2"/>
       <c r="AY20" s="2"/>
       <c r="AZ20" s="2"/>
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
     </row>
     <row r="21" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A21" s="71"/>
-      <c r="B21" s="90"/>
-[...1 lines deleted...]
-      <c r="D21" s="92"/>
+      <c r="B21" s="93"/>
+      <c r="C21" s="90"/>
+      <c r="D21" s="90"/>
       <c r="F21" s="94"/>
       <c r="G21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="56"/>
       <c r="I21" s="9"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
       <c r="AB21" s="2"/>
       <c r="AC21" s="2"/>
       <c r="AD21" s="2"/>
       <c r="AE21" s="2"/>
       <c r="AF21" s="2"/>
       <c r="AG21" s="2"/>
       <c r="AH21" s="2"/>
       <c r="AI21" s="2"/>
       <c r="AJ21" s="2"/>
       <c r="AK21" s="2"/>
       <c r="AL21" s="2"/>
       <c r="AM21" s="2"/>
       <c r="AN21" s="2"/>
       <c r="AO21" s="2"/>
       <c r="AP21" s="2"/>
       <c r="AQ21" s="2"/>
       <c r="AR21" s="2"/>
       <c r="AS21" s="2"/>
       <c r="AT21" s="2"/>
       <c r="AU21" s="2"/>
       <c r="AV21" s="2"/>
       <c r="AW21" s="2"/>
       <c r="AX21" s="2"/>
       <c r="AY21" s="2"/>
       <c r="AZ21" s="2"/>
       <c r="BA21" s="2"/>
       <c r="BB21" s="2"/>
       <c r="BC21" s="2"/>
       <c r="BD21" s="2"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="2"/>
       <c r="BG21" s="2"/>
       <c r="BH21" s="2"/>
     </row>
     <row r="22" spans="1:60" s="1" customFormat="1" ht="39.75" customHeight="1">
       <c r="A22" s="70">
         <v>66</v>
       </c>
-      <c r="B22" s="89" t="s">
+      <c r="B22" s="92" t="s">
         <v>22</v>
       </c>
-      <c r="C22" s="91"/>
-      <c r="D22" s="91"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
       <c r="F22" s="14"/>
       <c r="G22" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H22" s="57">
         <f>SUM(H16:H21)</f>
         <v>0</v>
       </c>
       <c r="I22" s="12">
         <f>SUM(I16:I21)</f>
         <v>0</v>
       </c>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
       <c r="AB22" s="2"/>
       <c r="AC22" s="2"/>
       <c r="AD22" s="2"/>
       <c r="AE22" s="2"/>
       <c r="AF22" s="2"/>
       <c r="AG22" s="2"/>
       <c r="AH22" s="2"/>
       <c r="AI22" s="2"/>
@@ -2888,53 +2890,53 @@
       <c r="AM22" s="2"/>
       <c r="AN22" s="2"/>
       <c r="AO22" s="2"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="2"/>
       <c r="AS22" s="2"/>
       <c r="AT22" s="2"/>
       <c r="AU22" s="2"/>
       <c r="AV22" s="2"/>
       <c r="AW22" s="2"/>
       <c r="AX22" s="2"/>
       <c r="AY22" s="2"/>
       <c r="AZ22" s="2"/>
       <c r="BA22" s="2"/>
       <c r="BB22" s="2"/>
       <c r="BC22" s="2"/>
       <c r="BD22" s="2"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="2"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
     </row>
     <row r="23" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A23" s="71"/>
-      <c r="B23" s="90"/>
-[...1 lines deleted...]
-      <c r="D23" s="92"/>
+      <c r="B23" s="93"/>
+      <c r="C23" s="90"/>
+      <c r="D23" s="90"/>
       <c r="F23" s="15">
         <v>74</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="17">
         <f>H22+H15</f>
         <v>0</v>
       </c>
       <c r="I23" s="17">
         <f>I22+I15</f>
         <v>0</v>
       </c>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="2"/>
@@ -2948,107 +2950,107 @@
       <c r="AO23" s="2"/>
       <c r="AP23" s="2"/>
       <c r="AQ23" s="2"/>
       <c r="AR23" s="2"/>
       <c r="AS23" s="2"/>
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
     </row>
     <row r="24" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A24" s="70">
         <v>67</v>
       </c>
-      <c r="B24" s="89" t="s">
+      <c r="B24" s="92" t="s">
         <v>25</v>
       </c>
-      <c r="C24" s="91"/>
-      <c r="D24" s="91"/>
+      <c r="C24" s="89"/>
+      <c r="D24" s="89"/>
       <c r="F24" s="18">
         <v>75</v>
       </c>
       <c r="G24" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="20"/>
       <c r="I24" s="20"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
       <c r="AB24" s="2"/>
       <c r="AC24" s="2"/>
       <c r="AD24" s="2"/>
       <c r="AE24" s="2"/>
       <c r="AF24" s="2"/>
       <c r="AG24" s="2"/>
       <c r="AH24" s="2"/>
       <c r="AI24" s="2"/>
       <c r="AJ24" s="2"/>
       <c r="AK24" s="2"/>
       <c r="AL24" s="2"/>
       <c r="AM24" s="2"/>
       <c r="AN24" s="2"/>
       <c r="AO24" s="2"/>
       <c r="AP24" s="2"/>
       <c r="AQ24" s="2"/>
       <c r="AR24" s="2"/>
       <c r="AS24" s="2"/>
       <c r="AT24" s="2"/>
       <c r="AU24" s="2"/>
       <c r="AV24" s="2"/>
       <c r="AW24" s="2"/>
       <c r="AX24" s="2"/>
       <c r="AY24" s="2"/>
       <c r="AZ24" s="2"/>
       <c r="BA24" s="2"/>
       <c r="BB24" s="2"/>
       <c r="BC24" s="2"/>
       <c r="BD24" s="2"/>
       <c r="BE24" s="2"/>
       <c r="BF24" s="2"/>
       <c r="BG24" s="2"/>
       <c r="BH24" s="2"/>
     </row>
     <row r="25" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A25" s="71"/>
-      <c r="B25" s="90"/>
-[...1 lines deleted...]
-      <c r="D25" s="92"/>
+      <c r="B25" s="93"/>
+      <c r="C25" s="90"/>
+      <c r="D25" s="90"/>
       <c r="F25" s="18">
         <v>75</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>27</v>
       </c>
       <c r="H25" s="20"/>
       <c r="I25" s="20"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="2"/>
       <c r="AC25" s="2"/>
       <c r="AD25" s="2"/>
       <c r="AE25" s="2"/>
       <c r="AF25" s="2"/>
       <c r="AG25" s="2"/>
       <c r="AH25" s="2"/>
       <c r="AI25" s="2"/>
       <c r="AJ25" s="2"/>
       <c r="AK25" s="2"/>
       <c r="AL25" s="2"/>
       <c r="AM25" s="2"/>
@@ -3337,66 +3339,66 @@
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
       <c r="AO30" s="2"/>
       <c r="AP30" s="2"/>
       <c r="AQ30" s="2"/>
       <c r="AR30" s="2"/>
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
     </row>
     <row r="31" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A31" s="107" t="s">
+      <c r="A31" s="105" t="s">
         <v>37</v>
       </c>
-      <c r="B31" s="108"/>
+      <c r="B31" s="106"/>
       <c r="C31" s="34">
         <f>C29+C30</f>
         <v>0</v>
       </c>
       <c r="D31" s="35">
         <f>D29+D30</f>
         <v>0</v>
       </c>
-      <c r="F31" s="107" t="s">
+      <c r="F31" s="105" t="s">
         <v>37</v>
       </c>
-      <c r="G31" s="108"/>
+      <c r="G31" s="106"/>
       <c r="H31" s="36">
         <f>H29+H30</f>
         <v>0</v>
       </c>
       <c r="I31" s="37">
         <f>I29+I30</f>
         <v>0</v>
       </c>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
       <c r="AB31" s="2"/>
       <c r="AC31" s="2"/>
       <c r="AD31" s="2"/>
       <c r="AE31" s="2"/>
       <c r="AF31" s="2"/>
       <c r="AG31" s="2"/>
       <c r="AH31" s="2"/>
       <c r="AI31" s="2"/>
       <c r="AJ31" s="2"/>
       <c r="AK31" s="2"/>
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
@@ -3616,117 +3618,117 @@
     </row>
     <row r="37" spans="1:60">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
     </row>
     <row r="38" spans="1:60" ht="30" customHeight="1">
-      <c r="A38" s="78" t="s">
+      <c r="A38" s="82" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="79"/>
-[...6 lines deleted...]
-      <c r="I38" s="80"/>
+      <c r="B38" s="83"/>
+      <c r="C38" s="83"/>
+      <c r="D38" s="83"/>
+      <c r="E38" s="83"/>
+      <c r="F38" s="83"/>
+      <c r="G38" s="83"/>
+      <c r="H38" s="83"/>
+      <c r="I38" s="84"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
     </row>
     <row r="39" spans="1:60">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
     </row>
-    <row r="40" spans="1:60" s="1" customFormat="1">
+    <row r="40" spans="1:60" s="1" customFormat="1" ht="41.25">
       <c r="A40" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B40" s="118" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="119"/>
       <c r="D40" s="38">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="G40" s="105" t="s">
+      <c r="G40" s="107" t="s">
         <v>43</v>
       </c>
-      <c r="H40" s="106"/>
+      <c r="H40" s="108"/>
       <c r="I40" s="38">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
       <c r="AA40" s="2"/>
       <c r="AB40" s="2"/>
       <c r="AC40" s="2"/>
       <c r="AD40" s="2"/>
       <c r="AE40" s="2"/>
       <c r="AF40" s="2"/>
       <c r="AG40" s="2"/>
       <c r="AH40" s="2"/>
       <c r="AI40" s="2"/>
       <c r="AJ40" s="2"/>
       <c r="AK40" s="2"/>
       <c r="AL40" s="2"/>
       <c r="AM40" s="2"/>
       <c r="AN40" s="2"/>
       <c r="AO40" s="2"/>
       <c r="AP40" s="2"/>
       <c r="AQ40" s="2"/>
       <c r="AR40" s="2"/>
       <c r="AS40" s="2"/>
       <c r="AT40" s="2"/>
@@ -4170,107 +4172,107 @@
       <c r="AW48" s="2"/>
       <c r="AX48" s="2"/>
       <c r="AY48" s="2"/>
       <c r="AZ48" s="2"/>
       <c r="BA48" s="2"/>
       <c r="BB48" s="2"/>
       <c r="BC48" s="2"/>
       <c r="BD48" s="2"/>
       <c r="BE48" s="2"/>
       <c r="BF48" s="2"/>
       <c r="BG48" s="2"/>
       <c r="BH48" s="2"/>
     </row>
     <row r="49" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A49" s="18">
         <v>3</v>
       </c>
       <c r="B49" s="77" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="69"/>
       <c r="D49" s="40"/>
       <c r="F49" s="103">
         <v>16</v>
       </c>
-      <c r="G49" s="126" t="s">
+      <c r="G49" s="123" t="s">
         <v>57</v>
       </c>
-      <c r="H49" s="127"/>
-      <c r="I49" s="130"/>
+      <c r="H49" s="124"/>
+      <c r="I49" s="127"/>
       <c r="W49" s="2"/>
       <c r="X49" s="2"/>
       <c r="Y49" s="2"/>
       <c r="Z49" s="2"/>
       <c r="AA49" s="2"/>
       <c r="AB49" s="2"/>
       <c r="AC49" s="2"/>
       <c r="AD49" s="2"/>
       <c r="AE49" s="2"/>
       <c r="AF49" s="2"/>
       <c r="AG49" s="2"/>
       <c r="AH49" s="2"/>
       <c r="AI49" s="2"/>
       <c r="AJ49" s="2"/>
       <c r="AK49" s="2"/>
       <c r="AL49" s="2"/>
       <c r="AM49" s="2"/>
       <c r="AN49" s="2"/>
       <c r="AO49" s="2"/>
       <c r="AP49" s="2"/>
       <c r="AQ49" s="2"/>
       <c r="AR49" s="2"/>
       <c r="AS49" s="2"/>
       <c r="AT49" s="2"/>
       <c r="AU49" s="2"/>
       <c r="AV49" s="2"/>
       <c r="AW49" s="2"/>
       <c r="AX49" s="2"/>
       <c r="AY49" s="2"/>
       <c r="AZ49" s="2"/>
       <c r="BA49" s="2"/>
       <c r="BB49" s="2"/>
       <c r="BC49" s="2"/>
       <c r="BD49" s="2"/>
       <c r="BE49" s="2"/>
       <c r="BF49" s="2"/>
       <c r="BG49" s="2"/>
       <c r="BH49" s="2"/>
     </row>
     <row r="50" spans="1:60" s="1" customFormat="1" ht="43.9" customHeight="1">
       <c r="A50" s="18">
         <v>4</v>
       </c>
       <c r="B50" s="77" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="69"/>
       <c r="D50" s="40"/>
       <c r="F50" s="104"/>
-      <c r="G50" s="128"/>
-[...1 lines deleted...]
-      <c r="I50" s="131"/>
+      <c r="G50" s="125"/>
+      <c r="H50" s="126"/>
+      <c r="I50" s="128"/>
       <c r="W50" s="2"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
       <c r="Z50" s="2"/>
       <c r="AA50" s="2"/>
       <c r="AB50" s="2"/>
       <c r="AC50" s="2"/>
       <c r="AD50" s="2"/>
       <c r="AE50" s="2"/>
       <c r="AF50" s="2"/>
       <c r="AG50" s="2"/>
       <c r="AH50" s="2"/>
       <c r="AI50" s="2"/>
       <c r="AJ50" s="2"/>
       <c r="AK50" s="2"/>
       <c r="AL50" s="2"/>
       <c r="AM50" s="2"/>
       <c r="AN50" s="2"/>
       <c r="AO50" s="2"/>
       <c r="AP50" s="2"/>
       <c r="AQ50" s="2"/>
       <c r="AR50" s="2"/>
       <c r="AS50" s="2"/>
       <c r="AT50" s="2"/>
       <c r="AU50" s="2"/>
@@ -4329,115 +4331,115 @@
       <c r="AR51" s="2"/>
       <c r="AS51" s="2"/>
       <c r="AT51" s="2"/>
       <c r="AU51" s="2"/>
       <c r="AV51" s="2"/>
       <c r="AW51" s="2"/>
       <c r="AX51" s="2"/>
       <c r="AY51" s="2"/>
       <c r="AZ51" s="2"/>
       <c r="BA51" s="2"/>
       <c r="BB51" s="2"/>
       <c r="BC51" s="2"/>
       <c r="BD51" s="2"/>
       <c r="BE51" s="2"/>
       <c r="BF51" s="2"/>
       <c r="BG51" s="2"/>
       <c r="BH51" s="2"/>
     </row>
     <row r="52" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1" thickBot="1">
       <c r="A52" s="52">
         <v>486</v>
       </c>
       <c r="B52" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="C52" s="89"/>
+      <c r="C52" s="92"/>
       <c r="D52" s="42"/>
       <c r="F52" s="52">
         <v>487</v>
       </c>
-      <c r="G52" s="89" t="s">
+      <c r="G52" s="92" t="s">
         <v>62</v>
       </c>
-      <c r="H52" s="89"/>
+      <c r="H52" s="92"/>
       <c r="I52" s="43"/>
       <c r="W52" s="2"/>
       <c r="X52" s="2"/>
       <c r="Y52" s="2"/>
       <c r="Z52" s="2"/>
       <c r="AA52" s="2"/>
       <c r="AB52" s="2"/>
       <c r="AC52" s="2"/>
       <c r="AD52" s="2"/>
       <c r="AE52" s="2"/>
       <c r="AF52" s="2"/>
       <c r="AG52" s="2"/>
       <c r="AH52" s="2"/>
       <c r="AI52" s="2"/>
       <c r="AJ52" s="2"/>
       <c r="AK52" s="2"/>
       <c r="AL52" s="2"/>
       <c r="AM52" s="2"/>
       <c r="AN52" s="2"/>
       <c r="AO52" s="2"/>
       <c r="AP52" s="2"/>
       <c r="AQ52" s="2"/>
       <c r="AR52" s="2"/>
       <c r="AS52" s="2"/>
       <c r="AT52" s="2"/>
       <c r="AU52" s="2"/>
       <c r="AV52" s="2"/>
       <c r="AW52" s="2"/>
       <c r="AX52" s="2"/>
       <c r="AY52" s="2"/>
       <c r="AZ52" s="2"/>
       <c r="BA52" s="2"/>
       <c r="BB52" s="2"/>
       <c r="BC52" s="2"/>
       <c r="BD52" s="2"/>
       <c r="BE52" s="2"/>
       <c r="BF52" s="2"/>
       <c r="BG52" s="2"/>
       <c r="BH52" s="2"/>
     </row>
     <row r="53" spans="1:60" s="39" customFormat="1" ht="26.1" customHeight="1" thickBot="1">
       <c r="A53" s="54"/>
-      <c r="B53" s="132" t="s">
+      <c r="B53" s="129" t="s">
         <v>63</v>
       </c>
-      <c r="C53" s="133"/>
+      <c r="C53" s="130"/>
       <c r="D53" s="44">
         <f>SUM(D47:D52)</f>
         <v>0</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="54"/>
-      <c r="G53" s="133" t="s">
+      <c r="G53" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="H53" s="133"/>
+      <c r="H53" s="130"/>
       <c r="I53" s="37">
         <f>SUM(I48:I52)</f>
         <v>0</v>
       </c>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
       <c r="Z53" s="2"/>
       <c r="AA53" s="2"/>
       <c r="AB53" s="2"/>
       <c r="AC53" s="2"/>
       <c r="AD53" s="2"/>
       <c r="AE53" s="2"/>
       <c r="AF53" s="2"/>
       <c r="AG53" s="2"/>
       <c r="AH53" s="2"/>
       <c r="AI53" s="2"/>
       <c r="AJ53" s="2"/>
       <c r="AK53" s="2"/>
       <c r="AL53" s="2"/>
       <c r="AM53" s="2"/>
       <c r="AN53" s="2"/>
       <c r="AO53" s="2"/>
       <c r="AP53" s="2"/>
       <c r="AQ53" s="2"/>
@@ -4480,51 +4482,51 @@
       <c r="AN54" s="2"/>
       <c r="AO54" s="2"/>
       <c r="AP54" s="2"/>
       <c r="AQ54" s="2"/>
       <c r="AR54" s="2"/>
       <c r="AS54" s="2"/>
       <c r="AT54" s="2"/>
       <c r="AU54" s="2"/>
       <c r="AV54" s="2"/>
       <c r="AW54" s="2"/>
       <c r="AX54" s="2"/>
       <c r="AY54" s="2"/>
       <c r="AZ54" s="2"/>
       <c r="BA54" s="2"/>
       <c r="BB54" s="2"/>
       <c r="BC54" s="2"/>
       <c r="BD54" s="2"/>
       <c r="BE54" s="2"/>
       <c r="BF54" s="2"/>
       <c r="BG54" s="2"/>
       <c r="BH54" s="2"/>
     </row>
     <row r="55" spans="1:60" s="1" customFormat="1">
       <c r="A55" s="50" t="str">
         <f>A33</f>
-        <v>* à défaut de disposer des données de l’année 2024, indiquez les données de l’année 2023.</v>
+        <v>* à défaut de disposer des données de l’année 2025, indiquez les données de l’année 2024.</v>
       </c>
       <c r="W55" s="2"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
       <c r="Z55" s="2"/>
       <c r="AA55" s="2"/>
       <c r="AB55" s="2"/>
       <c r="AC55" s="2"/>
       <c r="AD55" s="2"/>
       <c r="AE55" s="2"/>
       <c r="AF55" s="2"/>
       <c r="AG55" s="2"/>
       <c r="AH55" s="2"/>
       <c r="AI55" s="2"/>
       <c r="AJ55" s="2"/>
       <c r="AK55" s="2"/>
       <c r="AL55" s="2"/>
       <c r="AM55" s="2"/>
       <c r="AN55" s="2"/>
       <c r="AO55" s="2"/>
       <c r="AP55" s="2"/>
       <c r="AQ55" s="2"/>
       <c r="AR55" s="2"/>
       <c r="AS55" s="2"/>
       <c r="AT55" s="2"/>
@@ -4772,56 +4774,56 @@
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
     </row>
     <row r="66" spans="1:22">
       <c r="A66" s="72" t="s">
         <v>71</v>
       </c>
       <c r="B66" s="73"/>
-      <c r="C66" s="143" t="s">
+      <c r="C66" s="140" t="s">
         <v>72</v>
       </c>
-      <c r="D66" s="144"/>
-[...1 lines deleted...]
-      <c r="F66" s="145"/>
+      <c r="D66" s="141"/>
+      <c r="E66" s="141"/>
+      <c r="F66" s="142"/>
       <c r="G66" s="47" t="s">
         <v>73</v>
       </c>
       <c r="H66" s="59"/>
       <c r="I66" s="60"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
     </row>
     <row r="67" spans="1:22">
       <c r="A67" s="1"/>
       <c r="C67" s="1"/>
       <c r="D67" s="1"/>
       <c r="E67" s="1"/>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
@@ -4988,221 +4990,221 @@
     <row r="74" spans="1:22">
       <c r="A74" s="1"/>
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
     </row>
     <row r="75" spans="1:22" ht="63" customHeight="1">
       <c r="A75" s="1"/>
-      <c r="B75" s="125" t="s">
+      <c r="B75" s="120" t="s">
         <v>78</v>
       </c>
-      <c r="C75" s="134"/>
-[...5 lines deleted...]
-      <c r="I75" s="136"/>
+      <c r="C75" s="131"/>
+      <c r="D75" s="132"/>
+      <c r="E75" s="132"/>
+      <c r="F75" s="132"/>
+      <c r="G75" s="132"/>
+      <c r="H75" s="132"/>
+      <c r="I75" s="133"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
       <c r="N75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
     </row>
     <row r="76" spans="1:22">
       <c r="A76" s="1"/>
-      <c r="B76" s="125"/>
-[...6 lines deleted...]
-      <c r="I76" s="139"/>
+      <c r="B76" s="120"/>
+      <c r="C76" s="134"/>
+      <c r="D76" s="135"/>
+      <c r="E76" s="135"/>
+      <c r="F76" s="135"/>
+      <c r="G76" s="135"/>
+      <c r="H76" s="135"/>
+      <c r="I76" s="136"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
       <c r="N76" s="1"/>
       <c r="O76" s="1"/>
       <c r="P76" s="1"/>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
     </row>
     <row r="77" spans="1:22">
       <c r="A77" s="1"/>
       <c r="B77" s="1"/>
-      <c r="C77" s="137"/>
-[...5 lines deleted...]
-      <c r="I77" s="139"/>
+      <c r="C77" s="134"/>
+      <c r="D77" s="135"/>
+      <c r="E77" s="135"/>
+      <c r="F77" s="135"/>
+      <c r="G77" s="135"/>
+      <c r="H77" s="135"/>
+      <c r="I77" s="136"/>
       <c r="K77" s="1"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
     </row>
     <row r="78" spans="1:22">
       <c r="A78" s="1"/>
       <c r="B78" s="1"/>
-      <c r="C78" s="137"/>
-[...5 lines deleted...]
-      <c r="I78" s="139"/>
+      <c r="C78" s="134"/>
+      <c r="D78" s="135"/>
+      <c r="E78" s="135"/>
+      <c r="F78" s="135"/>
+      <c r="G78" s="135"/>
+      <c r="H78" s="135"/>
+      <c r="I78" s="136"/>
       <c r="K78" s="1"/>
       <c r="L78" s="1"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
     </row>
     <row r="79" spans="1:22">
       <c r="A79" s="1"/>
       <c r="B79" s="1"/>
-      <c r="C79" s="137"/>
-[...5 lines deleted...]
-      <c r="I79" s="139"/>
+      <c r="C79" s="134"/>
+      <c r="D79" s="135"/>
+      <c r="E79" s="135"/>
+      <c r="F79" s="135"/>
+      <c r="G79" s="135"/>
+      <c r="H79" s="135"/>
+      <c r="I79" s="136"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
     </row>
     <row r="80" spans="1:22">
       <c r="A80" s="1"/>
       <c r="B80" s="1"/>
-      <c r="C80" s="137"/>
-[...5 lines deleted...]
-      <c r="I80" s="139"/>
+      <c r="C80" s="134"/>
+      <c r="D80" s="135"/>
+      <c r="E80" s="135"/>
+      <c r="F80" s="135"/>
+      <c r="G80" s="135"/>
+      <c r="H80" s="135"/>
+      <c r="I80" s="136"/>
       <c r="K80" s="1"/>
       <c r="L80" s="1"/>
       <c r="M80" s="1"/>
       <c r="N80" s="1"/>
       <c r="O80" s="1"/>
       <c r="P80" s="1"/>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
     </row>
     <row r="81" spans="1:22">
       <c r="A81" s="1"/>
       <c r="B81" s="1"/>
-      <c r="C81" s="137"/>
-[...5 lines deleted...]
-      <c r="I81" s="139"/>
+      <c r="C81" s="134"/>
+      <c r="D81" s="135"/>
+      <c r="E81" s="135"/>
+      <c r="F81" s="135"/>
+      <c r="G81" s="135"/>
+      <c r="H81" s="135"/>
+      <c r="I81" s="136"/>
       <c r="K81" s="1"/>
       <c r="L81" s="1"/>
       <c r="M81" s="1"/>
       <c r="N81" s="1"/>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
       <c r="S81" s="1"/>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
     </row>
     <row r="82" spans="1:22">
       <c r="A82" s="1"/>
       <c r="B82" s="1"/>
-      <c r="C82" s="140"/>
-[...5 lines deleted...]
-      <c r="I82" s="142"/>
+      <c r="C82" s="137"/>
+      <c r="D82" s="138"/>
+      <c r="E82" s="138"/>
+      <c r="F82" s="138"/>
+      <c r="G82" s="138"/>
+      <c r="H82" s="138"/>
+      <c r="I82" s="139"/>
       <c r="K82" s="1"/>
       <c r="L82" s="1"/>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
       <c r="O82" s="1"/>
       <c r="P82" s="1"/>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
     </row>
     <row r="83" spans="1:22">
       <c r="A83" s="1"/>
       <c r="B83" s="1"/>
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
@@ -5886,283 +5888,329 @@
     </row>
     <row r="293" spans="10:10">
       <c r="J293" s="2"/>
     </row>
     <row r="294" spans="10:10">
       <c r="J294" s="2"/>
     </row>
     <row r="295" spans="10:10">
       <c r="J295" s="2"/>
     </row>
     <row r="296" spans="10:10">
       <c r="J296" s="2"/>
     </row>
     <row r="297" spans="10:10">
       <c r="J297" s="2"/>
     </row>
     <row r="298" spans="10:10">
       <c r="J298" s="2"/>
     </row>
     <row r="299" spans="10:10">
       <c r="J299" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatCells="0" formatRows="0" insertRows="0"/>
   <mergeCells count="97">
+    <mergeCell ref="G46:H46"/>
     <mergeCell ref="A72:I72"/>
     <mergeCell ref="B75:B76"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="G49:H50"/>
     <mergeCell ref="I49:I50"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="G53:H53"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="C75:I82"/>
     <mergeCell ref="C66:F66"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D2:I2"/>
     <mergeCell ref="D3:I3"/>
-    <mergeCell ref="A31:B31"/>
-[...2 lines deleted...]
-    <mergeCell ref="C22:C23"/>
     <mergeCell ref="A61:H61"/>
     <mergeCell ref="A47:A48"/>
     <mergeCell ref="G48:H48"/>
     <mergeCell ref="B47:C48"/>
     <mergeCell ref="D47:D48"/>
-    <mergeCell ref="F31:G31"/>
-    <mergeCell ref="B40:C40"/>
     <mergeCell ref="G52:H52"/>
     <mergeCell ref="B51:C51"/>
-    <mergeCell ref="G41:H41"/>
-[...1 lines deleted...]
-    <mergeCell ref="D22:D23"/>
     <mergeCell ref="G40:H40"/>
     <mergeCell ref="A41:A42"/>
     <mergeCell ref="B41:C42"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="A38:I38"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="A60:C60"/>
+    <mergeCell ref="F49:F50"/>
     <mergeCell ref="B50:C50"/>
-    <mergeCell ref="G47:H47"/>
-[...1 lines deleted...]
-    <mergeCell ref="G46:H46"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="D41:D42"/>
+    <mergeCell ref="D24:D25"/>
     <mergeCell ref="F16:F21"/>
     <mergeCell ref="A17:A19"/>
     <mergeCell ref="B17:B19"/>
     <mergeCell ref="C17:C19"/>
     <mergeCell ref="D17:D19"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D20:D21"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
-    <mergeCell ref="D24:D25"/>
-[...4 lines deleted...]
-    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="H66:I67"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="F7:F8"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="F10:F14"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="A13:A14"/>
-    <mergeCell ref="B13:B14"/>
-[...10 lines deleted...]
-    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H69:I70"/>
+    <mergeCell ref="B45:C46"/>
+    <mergeCell ref="D45:D46"/>
+    <mergeCell ref="G45:H45"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="A66:B66"/>
     <mergeCell ref="B43:C44"/>
     <mergeCell ref="A64:I64"/>
     <mergeCell ref="B49:C49"/>
-    <mergeCell ref="D43:D44"/>
     <mergeCell ref="G43:H43"/>
     <mergeCell ref="G44:H44"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="D43:D44"/>
     <mergeCell ref="G51:H51"/>
     <mergeCell ref="E60:H60"/>
     <mergeCell ref="A58:I58"/>
-    <mergeCell ref="A60:C60"/>
-[...5 lines deleted...]
-    <mergeCell ref="G45:H45"/>
   </mergeCells>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C69" xr:uid="{E4139B72-FEE3-4EB9-A309-A8126982925D}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C69" xr:uid="{1A09C94F-E74B-4789-BCE9-BB30DBE88AA0}">
       <formula1>"Oui,Non"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C66:F66" xr:uid="{7B68B10C-FADD-425F-85D9-53261D3B06F6}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C66:F66" xr:uid="{9CA6FBAC-B890-48BD-9A4D-655F3CBF6A5C}">
       <formula1>"Par un cabinet comptable extérieur,En interne"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Gras"&amp;26ETATS FINANCIERS DE LA STRUCTURE</oddHeader>
     <oddFooter>&amp;C&amp;14FONDATION DE FRANCE</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="36" max="16383" man="1"/>
     <brk id="85" max="16383" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="C30:D31 H29:I31 H16:I21 C29:D29 H23:I23 H15:I15 H22:I22" unlockedFormula="1"/>
     <ignoredError sqref="D49:D53 I48:I49 I51:I53 D47" formulaRange="1" unlockedFormula="1"/>
     <ignoredError sqref="E48:H48 E51:H53 E50 E49" formulaRange="1"/>
   </ignoredErrors>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f23d0ff5-4a47-4c5e-8430-623d924873bc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="2149941f-8440-43d0-839e-db36591ddae9" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="3a62a85d-ef8d-4eb5-8b5e-15dce8f9b909"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C69EC781DD1D6846B5659F4DEA9B0A8E" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="77bd08fc748d446a9e647fd0357c6c33">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f23d0ff5-4a47-4c5e-8430-623d924873bc" xmlns:ns3="2149941f-8440-43d0-839e-db36591ddae9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eea446599f2daa9a6881cb1f2a7b4c22" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="f23d0ff5-4a47-4c5e-8430-623d924873bc"/>
+    <xsd:import namespace="2149941f-8440-43d0-839e-db36591ddae9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d8b76581-2ae6-4a27-80a0-8fafd15709a4" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="20" nillable="true" ma:displayName="Propriétés de la stratégie de conformité unifiée" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="21" nillable="true" ma:displayName="Action d’interface utilisateur de la stratégie de conformité unifiée" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f23d0ff5-4a47-4c5e-8430-623d924873bc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="235ea100-55fc-49d5-b101-fe092eec7b1b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="13" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="235ea100-55fc-49d5-b101-fe092eec7b1b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3a62a85d-ef8d-4eb5-8b5e-15dce8f9b909" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2149941f-8440-43d0-839e-db36591ddae9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e1b0ba01-abfd-4029-b5e9-4a569836727e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3a62a85d-ef8d-4eb5-8b5e-15dce8f9b909">
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8c79dcb6-e9f9-4902-9bcd-ab1b7432058c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2149941f-8440-43d0-839e-db36591ddae9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -6230,57 +6278,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58AB34CB-F2AB-4CE5-9BE1-06B68B93FFCE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F8DE2BE-6538-4307-A2EE-72CC7A2BAD19}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5B989BB-05FA-4467-8B6B-B83F592DDC4F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F6EE83D-F5EB-46B8-9167-36C89A11B094}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD9E03D-5CA9-4081-B5FB-89AFBD1BDFAD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>TEST</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="lcf76f155ced4ddcb4097134ff3c332f">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxCatchAll">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
+    <vt:lpwstr>0x010100C69EC781DD1D6846B5659F4DEA9B0A8E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_99e75c80-4ae8-4de9-a5cc-10a5a198532d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_99e75c80-4ae8-4de9-a5cc-10a5a198532d_SetDate">
+    <vt:lpwstr>2026-02-06T10:36:51Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_99e75c80-4ae8-4de9-a5cc-10a5a198532d_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_99e75c80-4ae8-4de9-a5cc-10a5a198532d_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_99e75c80-4ae8-4de9-a5cc-10a5a198532d_SiteId">
+    <vt:lpwstr>c307faef-2b20-4230-8fe2-82615b77dcea</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_99e75c80-4ae8-4de9-a5cc-10a5a198532d_ActionId">
+    <vt:lpwstr>4343fc2b-357f-4dfc-b57c-3111419bb7a6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_99e75c80-4ae8-4de9-a5cc-10a5a198532d_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_99e75c80-4ae8-4de9-a5cc-10a5a198532d_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>