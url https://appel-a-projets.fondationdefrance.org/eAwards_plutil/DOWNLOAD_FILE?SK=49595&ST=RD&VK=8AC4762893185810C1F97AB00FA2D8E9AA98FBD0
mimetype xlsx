--- v1 (2026-05-02)
+++ v2 (2026-06-25)
@@ -5,60 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29721"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30110"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\working\waccache\PA1PEPF000095EA\EXCELCNV\0b180bda-7139-4f93-b314-722a6dd87907\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fondationdefrance-my.sharepoint.com/personal/favot_fdf_org/Documents/Bureau/AAP lutter cyberviolence/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="10" documentId="8_{F8E59496-1F96-4F78-895A-264B65C506FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0B137F75-0D68-4409-B4EA-1E1F728AB64A}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{02CD16AF-8500-450D-BBFA-91D3FEC176B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="-60" windowWidth="15480" windowHeight="11640" tabRatio="577" xr2:uid="{37C05CDF-90F8-443A-85EC-FAA252A7EF19}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="577" xr2:uid="{37C05CDF-90F8-443A-85EC-FAA252A7EF19}"/>
   </bookViews>
   <sheets>
     <sheet name="Etats financiers structure" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="gfh">'Etats financiers structure'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Etats financiers structure'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Etats financiers structure'!$A$1:$I$85</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -203,51 +203,51 @@
             <family val="2"/>
           </rPr>
           <t>Choisir dans la liste</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="79">
   <si>
     <t>Nom de la personne responsable du budget :</t>
   </si>
   <si>
     <t>Date :</t>
   </si>
   <si>
     <t>Nom de l'organisme demandeur :</t>
   </si>
   <si>
     <t>Titre du projet :</t>
   </si>
   <si>
-    <t>COMPTE DE RESULTAT 2024 / BUDGET PREVISIONNEL 2025</t>
+    <t>COMPTE DE RESULTAT 2025 / BUDGET PREVISIONNEL 2026</t>
   </si>
   <si>
     <t>Compte</t>
   </si>
   <si>
     <t>CHARGES / Dépenses (en €)</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026**</t>
   </si>
   <si>
     <t>PRODUITS / Recettes (en €)</t>
   </si>
   <si>
     <t>Achats, services extérieurs</t>
   </si>
   <si>
     <t>Ventes produits et services</t>
   </si>
   <si>
     <t xml:space="preserve">Détail des subventions de fonctionnement acquises : </t>
   </si>
@@ -1273,50 +1273,62 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1340,124 +1352,112 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...47 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
@@ -1828,51 +1828,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB45F9FC-DDF7-430C-8032-8B7C2277D927}">
   <sheetPr codeName="Feuil1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BN299"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="80" zoomScalePageLayoutView="50" workbookViewId="0">
-      <selection activeCell="L39" sqref="L39"/>
+      <selection activeCell="A5" sqref="A5:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="11.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="46.5703125" style="2" customWidth="1"/>
     <col min="3" max="4" width="19.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="3.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="46.5703125" style="2" customWidth="1"/>
     <col min="8" max="9" width="19.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="26.1" customHeight="1">
       <c r="A1" s="121" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="122"/>
       <c r="C1" s="122"/>
       <c r="D1" s="143"/>
       <c r="E1" s="143"/>
       <c r="F1" s="143"/>
       <c r="G1" s="143"/>
@@ -1969,547 +1969,547 @@
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="BI4" s="1"/>
       <c r="BJ4" s="1"/>
       <c r="BK4" s="1"/>
       <c r="BL4" s="1"/>
       <c r="BM4" s="1"/>
       <c r="BN4" s="1"/>
     </row>
     <row r="5" spans="1:66" ht="30" customHeight="1">
-      <c r="A5" s="82" t="s">
+      <c r="A5" s="86" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="83"/>
-[...6 lines deleted...]
-      <c r="I5" s="84"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87"/>
+      <c r="D5" s="87"/>
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87"/>
+      <c r="H5" s="87"/>
+      <c r="I5" s="88"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="BI5" s="1"/>
       <c r="BJ5" s="1"/>
       <c r="BK5" s="1"/>
       <c r="BL5" s="1"/>
       <c r="BM5" s="1"/>
       <c r="BN5" s="1"/>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="BI6" s="1"/>
       <c r="BJ6" s="1"/>
       <c r="BK6" s="1"/>
       <c r="BL6" s="1"/>
       <c r="BM6" s="1"/>
       <c r="BN6" s="1"/>
     </row>
     <row r="7" spans="1:66" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A7" s="85" t="s">
+      <c r="A7" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="85" t="s">
+      <c r="B7" s="89" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="78" t="s">
+      <c r="C7" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="80" t="s">
+      <c r="D7" s="84" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="87" t="str">
+      <c r="F7" s="91" t="str">
         <f>A7</f>
         <v>Compte</v>
       </c>
-      <c r="G7" s="85" t="s">
+      <c r="G7" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="78" t="s">
+      <c r="H7" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="80" t="s">
+      <c r="I7" s="84" t="s">
         <v>8</v>
       </c>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AF7" s="2"/>
       <c r="AG7" s="2"/>
       <c r="AH7" s="2"/>
       <c r="AI7" s="2"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="2"/>
       <c r="AL7" s="2"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
       <c r="AP7" s="2"/>
       <c r="AQ7" s="2"/>
       <c r="AR7" s="2"/>
       <c r="AS7" s="2"/>
       <c r="AT7" s="2"/>
       <c r="AU7" s="2"/>
       <c r="AV7" s="2"/>
       <c r="AW7" s="2"/>
       <c r="AX7" s="2"/>
       <c r="AY7" s="2"/>
       <c r="AZ7" s="2"/>
       <c r="BA7" s="2"/>
       <c r="BB7" s="2"/>
       <c r="BC7" s="2"/>
       <c r="BD7" s="2"/>
       <c r="BE7" s="2"/>
       <c r="BF7" s="2"/>
       <c r="BG7" s="2"/>
       <c r="BH7" s="2"/>
     </row>
     <row r="8" spans="1:66" s="1" customFormat="1">
-      <c r="A8" s="86"/>
-[...6 lines deleted...]
-      <c r="I8" s="81"/>
+      <c r="A8" s="90"/>
+      <c r="B8" s="90"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="85"/>
+      <c r="F8" s="92"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="83"/>
+      <c r="I8" s="85"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
       <c r="AP8" s="2"/>
       <c r="AQ8" s="2"/>
       <c r="AR8" s="2"/>
       <c r="AS8" s="2"/>
       <c r="AT8" s="2"/>
       <c r="AU8" s="2"/>
       <c r="AV8" s="2"/>
       <c r="AW8" s="2"/>
       <c r="AX8" s="2"/>
       <c r="AY8" s="2"/>
       <c r="AZ8" s="2"/>
       <c r="BA8" s="2"/>
       <c r="BB8" s="2"/>
       <c r="BC8" s="2"/>
       <c r="BD8" s="2"/>
       <c r="BE8" s="2"/>
       <c r="BF8" s="2"/>
       <c r="BG8" s="2"/>
       <c r="BH8" s="2"/>
     </row>
     <row r="9" spans="1:66" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A9" s="70">
         <v>60</v>
       </c>
-      <c r="B9" s="92" t="s">
+      <c r="B9" s="96" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="89"/>
-      <c r="D9" s="89"/>
+      <c r="C9" s="93"/>
+      <c r="D9" s="93"/>
       <c r="F9" s="3">
         <v>70</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
       <c r="AA9" s="2"/>
       <c r="AB9" s="2"/>
       <c r="AC9" s="2"/>
       <c r="AD9" s="2"/>
       <c r="AE9" s="2"/>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
       <c r="AP9" s="2"/>
       <c r="AQ9" s="2"/>
       <c r="AR9" s="2"/>
       <c r="AS9" s="2"/>
       <c r="AT9" s="2"/>
       <c r="AU9" s="2"/>
       <c r="AV9" s="2"/>
       <c r="AW9" s="2"/>
       <c r="AX9" s="2"/>
       <c r="AY9" s="2"/>
       <c r="AZ9" s="2"/>
       <c r="BA9" s="2"/>
       <c r="BB9" s="2"/>
       <c r="BC9" s="2"/>
       <c r="BD9" s="2"/>
       <c r="BE9" s="2"/>
       <c r="BF9" s="2"/>
       <c r="BG9" s="2"/>
       <c r="BH9" s="2"/>
     </row>
     <row r="10" spans="1:66" s="1" customFormat="1" ht="48" customHeight="1">
       <c r="A10" s="71"/>
-      <c r="B10" s="93"/>
-[...2 lines deleted...]
-      <c r="F10" s="91">
+      <c r="B10" s="97"/>
+      <c r="C10" s="94"/>
+      <c r="D10" s="94"/>
+      <c r="F10" s="95">
         <v>74</v>
       </c>
       <c r="G10" s="51" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="9"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
       <c r="AP10" s="2"/>
       <c r="AQ10" s="2"/>
       <c r="AR10" s="2"/>
       <c r="AS10" s="2"/>
       <c r="AT10" s="2"/>
       <c r="AU10" s="2"/>
       <c r="AV10" s="2"/>
       <c r="AW10" s="2"/>
       <c r="AX10" s="2"/>
       <c r="AY10" s="2"/>
       <c r="AZ10" s="2"/>
       <c r="BA10" s="2"/>
       <c r="BB10" s="2"/>
       <c r="BC10" s="2"/>
       <c r="BD10" s="2"/>
       <c r="BE10" s="2"/>
       <c r="BF10" s="2"/>
       <c r="BG10" s="2"/>
       <c r="BH10" s="2"/>
     </row>
     <row r="11" spans="1:66" s="1" customFormat="1" ht="26.25" customHeight="1">
       <c r="A11" s="70">
         <v>61</v>
       </c>
-      <c r="B11" s="92" t="s">
+      <c r="B11" s="96" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="89"/>
-[...1 lines deleted...]
-      <c r="F11" s="91"/>
+      <c r="C11" s="93"/>
+      <c r="D11" s="93"/>
+      <c r="F11" s="95"/>
       <c r="G11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="9"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
       <c r="AB11" s="2"/>
       <c r="AC11" s="2"/>
       <c r="AD11" s="2"/>
       <c r="AE11" s="2"/>
       <c r="AF11" s="2"/>
       <c r="AG11" s="2"/>
       <c r="AH11" s="2"/>
       <c r="AI11" s="2"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="2"/>
       <c r="AL11" s="2"/>
       <c r="AM11" s="2"/>
       <c r="AN11" s="2"/>
       <c r="AO11" s="2"/>
       <c r="AP11" s="2"/>
       <c r="AQ11" s="2"/>
       <c r="AR11" s="2"/>
       <c r="AS11" s="2"/>
       <c r="AT11" s="2"/>
       <c r="AU11" s="2"/>
       <c r="AV11" s="2"/>
       <c r="AW11" s="2"/>
       <c r="AX11" s="2"/>
       <c r="AY11" s="2"/>
       <c r="AZ11" s="2"/>
       <c r="BA11" s="2"/>
       <c r="BB11" s="2"/>
       <c r="BC11" s="2"/>
       <c r="BD11" s="2"/>
       <c r="BE11" s="2"/>
       <c r="BF11" s="2"/>
       <c r="BG11" s="2"/>
       <c r="BH11" s="2"/>
     </row>
     <row r="12" spans="1:66" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A12" s="71"/>
-      <c r="B12" s="93"/>
-[...2 lines deleted...]
-      <c r="F12" s="91"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="94"/>
+      <c r="D12" s="94"/>
+      <c r="F12" s="95"/>
       <c r="G12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="9"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
       <c r="AP12" s="2"/>
       <c r="AQ12" s="2"/>
       <c r="AR12" s="2"/>
       <c r="AS12" s="2"/>
       <c r="AT12" s="2"/>
       <c r="AU12" s="2"/>
       <c r="AV12" s="2"/>
       <c r="AW12" s="2"/>
       <c r="AX12" s="2"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="2"/>
       <c r="BA12" s="2"/>
       <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
       <c r="BD12" s="2"/>
       <c r="BE12" s="2"/>
       <c r="BF12" s="2"/>
       <c r="BG12" s="2"/>
       <c r="BH12" s="2"/>
     </row>
     <row r="13" spans="1:66" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A13" s="70">
         <v>62</v>
       </c>
-      <c r="B13" s="92" t="s">
+      <c r="B13" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="89"/>
-[...1 lines deleted...]
-      <c r="F13" s="91"/>
+      <c r="C13" s="93"/>
+      <c r="D13" s="93"/>
+      <c r="F13" s="95"/>
       <c r="G13" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="9"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
       <c r="AP13" s="2"/>
       <c r="AQ13" s="2"/>
       <c r="AR13" s="2"/>
       <c r="AS13" s="2"/>
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
       <c r="AX13" s="2"/>
       <c r="AY13" s="2"/>
       <c r="AZ13" s="2"/>
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
     </row>
     <row r="14" spans="1:66" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A14" s="71"/>
-      <c r="B14" s="93"/>
-[...2 lines deleted...]
-      <c r="F14" s="91"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="94"/>
+      <c r="D14" s="94"/>
+      <c r="F14" s="95"/>
       <c r="G14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="9"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
       <c r="AP14" s="2"/>
       <c r="AQ14" s="2"/>
       <c r="AR14" s="2"/>
       <c r="AS14" s="2"/>
       <c r="AT14" s="2"/>
       <c r="AU14" s="2"/>
       <c r="AV14" s="2"/>
       <c r="AW14" s="2"/>
       <c r="AX14" s="2"/>
       <c r="AY14" s="2"/>
       <c r="AZ14" s="2"/>
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
       <c r="BD14" s="2"/>
       <c r="BE14" s="2"/>
       <c r="BF14" s="2"/>
       <c r="BG14" s="2"/>
       <c r="BH14" s="2"/>
     </row>
     <row r="15" spans="1:66" s="1" customFormat="1" ht="43.5" customHeight="1">
       <c r="A15" s="70">
         <v>63</v>
       </c>
-      <c r="B15" s="92" t="s">
+      <c r="B15" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="89"/>
-      <c r="D15" s="89"/>
+      <c r="C15" s="93"/>
+      <c r="D15" s="93"/>
       <c r="F15" s="10"/>
       <c r="G15" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="12">
         <f>SUM(H10:H14)</f>
         <v>0</v>
       </c>
       <c r="I15" s="12">
         <f>SUM(I10:I14)</f>
         <v>0</v>
       </c>
       <c r="P15" s="13"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="2"/>
       <c r="AC15" s="2"/>
       <c r="AD15" s="2"/>
       <c r="AE15" s="2"/>
       <c r="AF15" s="2"/>
       <c r="AG15" s="2"/>
       <c r="AH15" s="2"/>
@@ -2520,53 +2520,53 @@
       <c r="AM15" s="2"/>
       <c r="AN15" s="2"/>
       <c r="AO15" s="2"/>
       <c r="AP15" s="2"/>
       <c r="AQ15" s="2"/>
       <c r="AR15" s="2"/>
       <c r="AS15" s="2"/>
       <c r="AT15" s="2"/>
       <c r="AU15" s="2"/>
       <c r="AV15" s="2"/>
       <c r="AW15" s="2"/>
       <c r="AX15" s="2"/>
       <c r="AY15" s="2"/>
       <c r="AZ15" s="2"/>
       <c r="BA15" s="2"/>
       <c r="BB15" s="2"/>
       <c r="BC15" s="2"/>
       <c r="BD15" s="2"/>
       <c r="BE15" s="2"/>
       <c r="BF15" s="2"/>
       <c r="BG15" s="2"/>
       <c r="BH15" s="2"/>
     </row>
     <row r="16" spans="1:66" s="1" customFormat="1" ht="48" customHeight="1">
       <c r="A16" s="71"/>
-      <c r="B16" s="93"/>
-[...1 lines deleted...]
-      <c r="D16" s="90"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="94"/>
+      <c r="D16" s="94"/>
       <c r="F16" s="70">
         <v>74</v>
       </c>
       <c r="G16" s="51" t="s">
         <v>19</v>
       </c>
       <c r="H16" s="55"/>
       <c r="I16" s="9"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
       <c r="AG16" s="2"/>
       <c r="AH16" s="2"/>
       <c r="AI16" s="2"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
@@ -2574,313 +2574,313 @@
       <c r="AO16" s="2"/>
       <c r="AP16" s="2"/>
       <c r="AQ16" s="2"/>
       <c r="AR16" s="2"/>
       <c r="AS16" s="2"/>
       <c r="AT16" s="2"/>
       <c r="AU16" s="2"/>
       <c r="AV16" s="2"/>
       <c r="AW16" s="2"/>
       <c r="AX16" s="2"/>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="2"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
       <c r="BE16" s="2"/>
       <c r="BF16" s="2"/>
       <c r="BG16" s="2"/>
       <c r="BH16" s="2"/>
     </row>
     <row r="17" spans="1:60" s="1" customFormat="1" ht="25.9" customHeight="1">
       <c r="A17" s="70">
         <v>64</v>
       </c>
-      <c r="B17" s="92" t="s">
+      <c r="B17" s="96" t="s">
         <v>20</v>
       </c>
-      <c r="C17" s="89"/>
-[...1 lines deleted...]
-      <c r="F17" s="91"/>
+      <c r="C17" s="93"/>
+      <c r="D17" s="93"/>
+      <c r="F17" s="95"/>
       <c r="G17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="56"/>
       <c r="I17" s="9"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="2"/>
       <c r="AC17" s="2"/>
       <c r="AD17" s="2"/>
       <c r="AE17" s="2"/>
       <c r="AF17" s="2"/>
       <c r="AG17" s="2"/>
       <c r="AH17" s="2"/>
       <c r="AI17" s="2"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="2"/>
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
       <c r="AP17" s="2"/>
       <c r="AQ17" s="2"/>
       <c r="AR17" s="2"/>
       <c r="AS17" s="2"/>
       <c r="AT17" s="2"/>
       <c r="AU17" s="2"/>
       <c r="AV17" s="2"/>
       <c r="AW17" s="2"/>
       <c r="AX17" s="2"/>
       <c r="AY17" s="2"/>
       <c r="AZ17" s="2"/>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="2"/>
       <c r="BH17" s="2"/>
     </row>
     <row r="18" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
-      <c r="A18" s="91"/>
-[...3 lines deleted...]
-      <c r="F18" s="91"/>
+      <c r="A18" s="95"/>
+      <c r="B18" s="99"/>
+      <c r="C18" s="100"/>
+      <c r="D18" s="100"/>
+      <c r="F18" s="95"/>
       <c r="G18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="56"/>
       <c r="I18" s="9"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
       <c r="AB18" s="2"/>
       <c r="AC18" s="2"/>
       <c r="AD18" s="2"/>
       <c r="AE18" s="2"/>
       <c r="AF18" s="2"/>
       <c r="AG18" s="2"/>
       <c r="AH18" s="2"/>
       <c r="AI18" s="2"/>
       <c r="AJ18" s="2"/>
       <c r="AK18" s="2"/>
       <c r="AL18" s="2"/>
       <c r="AM18" s="2"/>
       <c r="AN18" s="2"/>
       <c r="AO18" s="2"/>
       <c r="AP18" s="2"/>
       <c r="AQ18" s="2"/>
       <c r="AR18" s="2"/>
       <c r="AS18" s="2"/>
       <c r="AT18" s="2"/>
       <c r="AU18" s="2"/>
       <c r="AV18" s="2"/>
       <c r="AW18" s="2"/>
       <c r="AX18" s="2"/>
       <c r="AY18" s="2"/>
       <c r="AZ18" s="2"/>
       <c r="BA18" s="2"/>
       <c r="BB18" s="2"/>
       <c r="BC18" s="2"/>
       <c r="BD18" s="2"/>
       <c r="BE18" s="2"/>
       <c r="BF18" s="2"/>
       <c r="BG18" s="2"/>
       <c r="BH18" s="2"/>
     </row>
     <row r="19" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A19" s="71"/>
-      <c r="B19" s="93"/>
-[...2 lines deleted...]
-      <c r="F19" s="91"/>
+      <c r="B19" s="97"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="F19" s="95"/>
       <c r="G19" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="56"/>
       <c r="I19" s="9"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
       <c r="AB19" s="2"/>
       <c r="AC19" s="2"/>
       <c r="AD19" s="2"/>
       <c r="AE19" s="2"/>
       <c r="AF19" s="2"/>
       <c r="AG19" s="2"/>
       <c r="AH19" s="2"/>
       <c r="AI19" s="2"/>
       <c r="AJ19" s="2"/>
       <c r="AK19" s="2"/>
       <c r="AL19" s="2"/>
       <c r="AM19" s="2"/>
       <c r="AN19" s="2"/>
       <c r="AO19" s="2"/>
       <c r="AP19" s="2"/>
       <c r="AQ19" s="2"/>
       <c r="AR19" s="2"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="2"/>
       <c r="AU19" s="2"/>
       <c r="AV19" s="2"/>
       <c r="AW19" s="2"/>
       <c r="AX19" s="2"/>
       <c r="AY19" s="2"/>
       <c r="AZ19" s="2"/>
       <c r="BA19" s="2"/>
       <c r="BB19" s="2"/>
       <c r="BC19" s="2"/>
       <c r="BD19" s="2"/>
       <c r="BE19" s="2"/>
       <c r="BF19" s="2"/>
       <c r="BG19" s="2"/>
       <c r="BH19" s="2"/>
     </row>
     <row r="20" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A20" s="70">
         <v>65</v>
       </c>
-      <c r="B20" s="92" t="s">
+      <c r="B20" s="96" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="89"/>
-[...1 lines deleted...]
-      <c r="F20" s="91"/>
+      <c r="C20" s="93"/>
+      <c r="D20" s="93"/>
+      <c r="F20" s="95"/>
       <c r="G20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="56"/>
       <c r="I20" s="9"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
       <c r="AB20" s="2"/>
       <c r="AC20" s="2"/>
       <c r="AD20" s="2"/>
       <c r="AE20" s="2"/>
       <c r="AF20" s="2"/>
       <c r="AG20" s="2"/>
       <c r="AH20" s="2"/>
       <c r="AI20" s="2"/>
       <c r="AJ20" s="2"/>
       <c r="AK20" s="2"/>
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
       <c r="AP20" s="2"/>
       <c r="AQ20" s="2"/>
       <c r="AR20" s="2"/>
       <c r="AS20" s="2"/>
       <c r="AT20" s="2"/>
       <c r="AU20" s="2"/>
       <c r="AV20" s="2"/>
       <c r="AW20" s="2"/>
       <c r="AX20" s="2"/>
       <c r="AY20" s="2"/>
       <c r="AZ20" s="2"/>
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
     </row>
     <row r="21" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A21" s="71"/>
-      <c r="B21" s="93"/>
-[...2 lines deleted...]
-      <c r="F21" s="94"/>
+      <c r="B21" s="97"/>
+      <c r="C21" s="94"/>
+      <c r="D21" s="94"/>
+      <c r="F21" s="98"/>
       <c r="G21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="56"/>
       <c r="I21" s="9"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
       <c r="AB21" s="2"/>
       <c r="AC21" s="2"/>
       <c r="AD21" s="2"/>
       <c r="AE21" s="2"/>
       <c r="AF21" s="2"/>
       <c r="AG21" s="2"/>
       <c r="AH21" s="2"/>
       <c r="AI21" s="2"/>
       <c r="AJ21" s="2"/>
       <c r="AK21" s="2"/>
       <c r="AL21" s="2"/>
       <c r="AM21" s="2"/>
       <c r="AN21" s="2"/>
       <c r="AO21" s="2"/>
       <c r="AP21" s="2"/>
       <c r="AQ21" s="2"/>
       <c r="AR21" s="2"/>
       <c r="AS21" s="2"/>
       <c r="AT21" s="2"/>
       <c r="AU21" s="2"/>
       <c r="AV21" s="2"/>
       <c r="AW21" s="2"/>
       <c r="AX21" s="2"/>
       <c r="AY21" s="2"/>
       <c r="AZ21" s="2"/>
       <c r="BA21" s="2"/>
       <c r="BB21" s="2"/>
       <c r="BC21" s="2"/>
       <c r="BD21" s="2"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="2"/>
       <c r="BG21" s="2"/>
       <c r="BH21" s="2"/>
     </row>
     <row r="22" spans="1:60" s="1" customFormat="1" ht="39.75" customHeight="1">
       <c r="A22" s="70">
         <v>66</v>
       </c>
-      <c r="B22" s="92" t="s">
+      <c r="B22" s="96" t="s">
         <v>22</v>
       </c>
-      <c r="C22" s="89"/>
-      <c r="D22" s="89"/>
+      <c r="C22" s="93"/>
+      <c r="D22" s="93"/>
       <c r="F22" s="14"/>
       <c r="G22" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H22" s="57">
         <f>SUM(H16:H21)</f>
         <v>0</v>
       </c>
       <c r="I22" s="12">
         <f>SUM(I16:I21)</f>
         <v>0</v>
       </c>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
       <c r="AB22" s="2"/>
       <c r="AC22" s="2"/>
       <c r="AD22" s="2"/>
       <c r="AE22" s="2"/>
       <c r="AF22" s="2"/>
       <c r="AG22" s="2"/>
       <c r="AH22" s="2"/>
       <c r="AI22" s="2"/>
@@ -2890,53 +2890,53 @@
       <c r="AM22" s="2"/>
       <c r="AN22" s="2"/>
       <c r="AO22" s="2"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="2"/>
       <c r="AS22" s="2"/>
       <c r="AT22" s="2"/>
       <c r="AU22" s="2"/>
       <c r="AV22" s="2"/>
       <c r="AW22" s="2"/>
       <c r="AX22" s="2"/>
       <c r="AY22" s="2"/>
       <c r="AZ22" s="2"/>
       <c r="BA22" s="2"/>
       <c r="BB22" s="2"/>
       <c r="BC22" s="2"/>
       <c r="BD22" s="2"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="2"/>
       <c r="BG22" s="2"/>
       <c r="BH22" s="2"/>
     </row>
     <row r="23" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A23" s="71"/>
-      <c r="B23" s="93"/>
-[...1 lines deleted...]
-      <c r="D23" s="90"/>
+      <c r="B23" s="97"/>
+      <c r="C23" s="94"/>
+      <c r="D23" s="94"/>
       <c r="F23" s="15">
         <v>74</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="17">
         <f>H22+H15</f>
         <v>0</v>
       </c>
       <c r="I23" s="17">
         <f>I22+I15</f>
         <v>0</v>
       </c>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="2"/>
@@ -2950,107 +2950,107 @@
       <c r="AO23" s="2"/>
       <c r="AP23" s="2"/>
       <c r="AQ23" s="2"/>
       <c r="AR23" s="2"/>
       <c r="AS23" s="2"/>
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="2"/>
       <c r="BH23" s="2"/>
     </row>
     <row r="24" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A24" s="70">
         <v>67</v>
       </c>
-      <c r="B24" s="92" t="s">
+      <c r="B24" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="C24" s="89"/>
-      <c r="D24" s="89"/>
+      <c r="C24" s="93"/>
+      <c r="D24" s="93"/>
       <c r="F24" s="18">
         <v>75</v>
       </c>
       <c r="G24" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="20"/>
       <c r="I24" s="20"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
       <c r="AB24" s="2"/>
       <c r="AC24" s="2"/>
       <c r="AD24" s="2"/>
       <c r="AE24" s="2"/>
       <c r="AF24" s="2"/>
       <c r="AG24" s="2"/>
       <c r="AH24" s="2"/>
       <c r="AI24" s="2"/>
       <c r="AJ24" s="2"/>
       <c r="AK24" s="2"/>
       <c r="AL24" s="2"/>
       <c r="AM24" s="2"/>
       <c r="AN24" s="2"/>
       <c r="AO24" s="2"/>
       <c r="AP24" s="2"/>
       <c r="AQ24" s="2"/>
       <c r="AR24" s="2"/>
       <c r="AS24" s="2"/>
       <c r="AT24" s="2"/>
       <c r="AU24" s="2"/>
       <c r="AV24" s="2"/>
       <c r="AW24" s="2"/>
       <c r="AX24" s="2"/>
       <c r="AY24" s="2"/>
       <c r="AZ24" s="2"/>
       <c r="BA24" s="2"/>
       <c r="BB24" s="2"/>
       <c r="BC24" s="2"/>
       <c r="BD24" s="2"/>
       <c r="BE24" s="2"/>
       <c r="BF24" s="2"/>
       <c r="BG24" s="2"/>
       <c r="BH24" s="2"/>
     </row>
     <row r="25" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A25" s="71"/>
-      <c r="B25" s="93"/>
-[...1 lines deleted...]
-      <c r="D25" s="90"/>
+      <c r="B25" s="97"/>
+      <c r="C25" s="94"/>
+      <c r="D25" s="94"/>
       <c r="F25" s="18">
         <v>75</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>27</v>
       </c>
       <c r="H25" s="20"/>
       <c r="I25" s="20"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="2"/>
       <c r="AC25" s="2"/>
       <c r="AD25" s="2"/>
       <c r="AE25" s="2"/>
       <c r="AF25" s="2"/>
       <c r="AG25" s="2"/>
       <c r="AH25" s="2"/>
       <c r="AI25" s="2"/>
       <c r="AJ25" s="2"/>
       <c r="AK25" s="2"/>
       <c r="AL25" s="2"/>
       <c r="AM25" s="2"/>
@@ -3339,66 +3339,66 @@
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
       <c r="AO30" s="2"/>
       <c r="AP30" s="2"/>
       <c r="AQ30" s="2"/>
       <c r="AR30" s="2"/>
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
     </row>
     <row r="31" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A31" s="105" t="s">
+      <c r="A31" s="101" t="s">
         <v>37</v>
       </c>
-      <c r="B31" s="106"/>
+      <c r="B31" s="102"/>
       <c r="C31" s="34">
         <f>C29+C30</f>
         <v>0</v>
       </c>
       <c r="D31" s="35">
         <f>D29+D30</f>
         <v>0</v>
       </c>
-      <c r="F31" s="105" t="s">
+      <c r="F31" s="101" t="s">
         <v>37</v>
       </c>
-      <c r="G31" s="106"/>
+      <c r="G31" s="102"/>
       <c r="H31" s="36">
         <f>H29+H30</f>
         <v>0</v>
       </c>
       <c r="I31" s="37">
         <f>I29+I30</f>
         <v>0</v>
       </c>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
       <c r="AB31" s="2"/>
       <c r="AC31" s="2"/>
       <c r="AD31" s="2"/>
       <c r="AE31" s="2"/>
       <c r="AF31" s="2"/>
       <c r="AG31" s="2"/>
       <c r="AH31" s="2"/>
       <c r="AI31" s="2"/>
       <c r="AJ31" s="2"/>
       <c r="AK31" s="2"/>
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
@@ -3618,115 +3618,115 @@
     </row>
     <row r="37" spans="1:60">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
     </row>
     <row r="38" spans="1:60" ht="30" customHeight="1">
-      <c r="A38" s="82" t="s">
+      <c r="A38" s="86" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="83"/>
-[...6 lines deleted...]
-      <c r="I38" s="84"/>
+      <c r="B38" s="87"/>
+      <c r="C38" s="87"/>
+      <c r="D38" s="87"/>
+      <c r="E38" s="87"/>
+      <c r="F38" s="87"/>
+      <c r="G38" s="87"/>
+      <c r="H38" s="87"/>
+      <c r="I38" s="88"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
     </row>
     <row r="39" spans="1:60">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
     </row>
-    <row r="40" spans="1:60" s="1" customFormat="1" ht="41.25">
+    <row r="40" spans="1:60" s="1" customFormat="1">
       <c r="A40" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B40" s="118" t="s">
+      <c r="B40" s="105" t="s">
         <v>42</v>
       </c>
-      <c r="C40" s="119"/>
+      <c r="C40" s="106"/>
       <c r="D40" s="38">
         <v>46022</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="G40" s="107" t="s">
+      <c r="G40" s="103" t="s">
         <v>43</v>
       </c>
-      <c r="H40" s="108"/>
+      <c r="H40" s="104"/>
       <c r="I40" s="38">
         <v>46022</v>
       </c>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
       <c r="AA40" s="2"/>
       <c r="AB40" s="2"/>
       <c r="AC40" s="2"/>
       <c r="AD40" s="2"/>
       <c r="AE40" s="2"/>
       <c r="AF40" s="2"/>
       <c r="AG40" s="2"/>
       <c r="AH40" s="2"/>
       <c r="AI40" s="2"/>
       <c r="AJ40" s="2"/>
       <c r="AK40" s="2"/>
       <c r="AL40" s="2"/>
       <c r="AM40" s="2"/>
       <c r="AN40" s="2"/>
       <c r="AO40" s="2"/>
       <c r="AP40" s="2"/>
       <c r="AQ40" s="2"/>
       <c r="AR40" s="2"/>
@@ -4169,51 +4169,51 @@
       <c r="AT48" s="2"/>
       <c r="AU48" s="2"/>
       <c r="AV48" s="2"/>
       <c r="AW48" s="2"/>
       <c r="AX48" s="2"/>
       <c r="AY48" s="2"/>
       <c r="AZ48" s="2"/>
       <c r="BA48" s="2"/>
       <c r="BB48" s="2"/>
       <c r="BC48" s="2"/>
       <c r="BD48" s="2"/>
       <c r="BE48" s="2"/>
       <c r="BF48" s="2"/>
       <c r="BG48" s="2"/>
       <c r="BH48" s="2"/>
     </row>
     <row r="49" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A49" s="18">
         <v>3</v>
       </c>
       <c r="B49" s="77" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="69"/>
       <c r="D49" s="40"/>
-      <c r="F49" s="103">
+      <c r="F49" s="118">
         <v>16</v>
       </c>
       <c r="G49" s="123" t="s">
         <v>57</v>
       </c>
       <c r="H49" s="124"/>
       <c r="I49" s="127"/>
       <c r="W49" s="2"/>
       <c r="X49" s="2"/>
       <c r="Y49" s="2"/>
       <c r="Z49" s="2"/>
       <c r="AA49" s="2"/>
       <c r="AB49" s="2"/>
       <c r="AC49" s="2"/>
       <c r="AD49" s="2"/>
       <c r="AE49" s="2"/>
       <c r="AF49" s="2"/>
       <c r="AG49" s="2"/>
       <c r="AH49" s="2"/>
       <c r="AI49" s="2"/>
       <c r="AJ49" s="2"/>
       <c r="AK49" s="2"/>
       <c r="AL49" s="2"/>
       <c r="AM49" s="2"/>
       <c r="AN49" s="2"/>
@@ -4225,51 +4225,51 @@
       <c r="AT49" s="2"/>
       <c r="AU49" s="2"/>
       <c r="AV49" s="2"/>
       <c r="AW49" s="2"/>
       <c r="AX49" s="2"/>
       <c r="AY49" s="2"/>
       <c r="AZ49" s="2"/>
       <c r="BA49" s="2"/>
       <c r="BB49" s="2"/>
       <c r="BC49" s="2"/>
       <c r="BD49" s="2"/>
       <c r="BE49" s="2"/>
       <c r="BF49" s="2"/>
       <c r="BG49" s="2"/>
       <c r="BH49" s="2"/>
     </row>
     <row r="50" spans="1:60" s="1" customFormat="1" ht="43.9" customHeight="1">
       <c r="A50" s="18">
         <v>4</v>
       </c>
       <c r="B50" s="77" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="69"/>
       <c r="D50" s="40"/>
-      <c r="F50" s="104"/>
+      <c r="F50" s="119"/>
       <c r="G50" s="125"/>
       <c r="H50" s="126"/>
       <c r="I50" s="128"/>
       <c r="W50" s="2"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
       <c r="Z50" s="2"/>
       <c r="AA50" s="2"/>
       <c r="AB50" s="2"/>
       <c r="AC50" s="2"/>
       <c r="AD50" s="2"/>
       <c r="AE50" s="2"/>
       <c r="AF50" s="2"/>
       <c r="AG50" s="2"/>
       <c r="AH50" s="2"/>
       <c r="AI50" s="2"/>
       <c r="AJ50" s="2"/>
       <c r="AK50" s="2"/>
       <c r="AL50" s="2"/>
       <c r="AM50" s="2"/>
       <c r="AN50" s="2"/>
       <c r="AO50" s="2"/>
       <c r="AP50" s="2"/>
       <c r="AQ50" s="2"/>
       <c r="AR50" s="2"/>
@@ -4280,110 +4280,110 @@
       <c r="AW50" s="2"/>
       <c r="AX50" s="2"/>
       <c r="AY50" s="2"/>
       <c r="AZ50" s="2"/>
       <c r="BA50" s="2"/>
       <c r="BB50" s="2"/>
       <c r="BC50" s="2"/>
       <c r="BD50" s="2"/>
       <c r="BE50" s="2"/>
       <c r="BF50" s="2"/>
       <c r="BG50" s="2"/>
       <c r="BH50" s="2"/>
     </row>
     <row r="51" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1">
       <c r="A51" s="18">
         <v>5</v>
       </c>
       <c r="B51" s="77" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="69"/>
       <c r="D51" s="40"/>
       <c r="F51" s="18">
         <v>16</v>
       </c>
-      <c r="G51" s="97" t="s">
+      <c r="G51" s="78" t="s">
         <v>60</v>
       </c>
       <c r="H51" s="77"/>
       <c r="I51" s="41"/>
       <c r="W51" s="2"/>
       <c r="X51" s="2"/>
       <c r="Y51" s="2"/>
       <c r="Z51" s="2"/>
       <c r="AA51" s="2"/>
       <c r="AB51" s="2"/>
       <c r="AC51" s="2"/>
       <c r="AD51" s="2"/>
       <c r="AE51" s="2"/>
       <c r="AF51" s="2"/>
       <c r="AG51" s="2"/>
       <c r="AH51" s="2"/>
       <c r="AI51" s="2"/>
       <c r="AJ51" s="2"/>
       <c r="AK51" s="2"/>
       <c r="AL51" s="2"/>
       <c r="AM51" s="2"/>
       <c r="AN51" s="2"/>
       <c r="AO51" s="2"/>
       <c r="AP51" s="2"/>
       <c r="AQ51" s="2"/>
       <c r="AR51" s="2"/>
       <c r="AS51" s="2"/>
       <c r="AT51" s="2"/>
       <c r="AU51" s="2"/>
       <c r="AV51" s="2"/>
       <c r="AW51" s="2"/>
       <c r="AX51" s="2"/>
       <c r="AY51" s="2"/>
       <c r="AZ51" s="2"/>
       <c r="BA51" s="2"/>
       <c r="BB51" s="2"/>
       <c r="BC51" s="2"/>
       <c r="BD51" s="2"/>
       <c r="BE51" s="2"/>
       <c r="BF51" s="2"/>
       <c r="BG51" s="2"/>
       <c r="BH51" s="2"/>
     </row>
     <row r="52" spans="1:60" s="1" customFormat="1" ht="26.1" customHeight="1" thickBot="1">
       <c r="A52" s="52">
         <v>486</v>
       </c>
       <c r="B52" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="C52" s="92"/>
+      <c r="C52" s="96"/>
       <c r="D52" s="42"/>
       <c r="F52" s="52">
         <v>487</v>
       </c>
-      <c r="G52" s="92" t="s">
+      <c r="G52" s="96" t="s">
         <v>62</v>
       </c>
-      <c r="H52" s="92"/>
+      <c r="H52" s="96"/>
       <c r="I52" s="43"/>
       <c r="W52" s="2"/>
       <c r="X52" s="2"/>
       <c r="Y52" s="2"/>
       <c r="Z52" s="2"/>
       <c r="AA52" s="2"/>
       <c r="AB52" s="2"/>
       <c r="AC52" s="2"/>
       <c r="AD52" s="2"/>
       <c r="AE52" s="2"/>
       <c r="AF52" s="2"/>
       <c r="AG52" s="2"/>
       <c r="AH52" s="2"/>
       <c r="AI52" s="2"/>
       <c r="AJ52" s="2"/>
       <c r="AK52" s="2"/>
       <c r="AL52" s="2"/>
       <c r="AM52" s="2"/>
       <c r="AN52" s="2"/>
       <c r="AO52" s="2"/>
       <c r="AP52" s="2"/>
       <c r="AQ52" s="2"/>
       <c r="AR52" s="2"/>
       <c r="AS52" s="2"/>
       <c r="AT52" s="2"/>
@@ -4618,91 +4618,91 @@
     </row>
     <row r="59" spans="1:60">
       <c r="A59" s="39"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
     </row>
     <row r="60" spans="1:60" ht="65.099999999999994" customHeight="1">
-      <c r="A60" s="101" t="s">
+      <c r="A60" s="107" t="s">
         <v>66</v>
       </c>
-      <c r="B60" s="102"/>
-      <c r="C60" s="102"/>
+      <c r="B60" s="108"/>
+      <c r="C60" s="108"/>
       <c r="D60" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="E60" s="98" t="s">
+      <c r="E60" s="79" t="s">
         <v>68</v>
       </c>
-      <c r="F60" s="99"/>
-[...1 lines deleted...]
-      <c r="H60" s="100"/>
+      <c r="F60" s="80"/>
+      <c r="G60" s="80"/>
+      <c r="H60" s="81"/>
       <c r="I60" s="46">
         <v>0</v>
       </c>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
     </row>
     <row r="61" spans="1:60" ht="48" customHeight="1">
-      <c r="A61" s="101" t="s">
+      <c r="A61" s="107" t="s">
         <v>69</v>
       </c>
-      <c r="B61" s="102"/>
-[...5 lines deleted...]
-      <c r="H61" s="102"/>
+      <c r="B61" s="108"/>
+      <c r="C61" s="108"/>
+      <c r="D61" s="108"/>
+      <c r="E61" s="108"/>
+      <c r="F61" s="108"/>
+      <c r="G61" s="108"/>
+      <c r="H61" s="108"/>
       <c r="I61" s="46">
         <v>0</v>
       </c>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
     </row>
     <row r="62" spans="1:60">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
@@ -5911,76 +5911,76 @@
   <sheetProtection sheet="1" formatCells="0" formatRows="0" insertRows="0"/>
   <mergeCells count="97">
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="A72:I72"/>
     <mergeCell ref="B75:B76"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="G49:H50"/>
     <mergeCell ref="I49:I50"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="G53:H53"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="C75:I82"/>
     <mergeCell ref="C66:F66"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D2:I2"/>
     <mergeCell ref="D3:I3"/>
     <mergeCell ref="A61:H61"/>
     <mergeCell ref="A47:A48"/>
     <mergeCell ref="G48:H48"/>
     <mergeCell ref="B47:C48"/>
     <mergeCell ref="D47:D48"/>
     <mergeCell ref="G52:H52"/>
     <mergeCell ref="B51:C51"/>
+    <mergeCell ref="A60:C60"/>
+    <mergeCell ref="F49:F50"/>
+    <mergeCell ref="B50:C50"/>
     <mergeCell ref="G40:H40"/>
     <mergeCell ref="A41:A42"/>
     <mergeCell ref="B41:C42"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="G41:H41"/>
     <mergeCell ref="G42:H42"/>
     <mergeCell ref="A38:I38"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
-    <mergeCell ref="A60:C60"/>
-[...1 lines deleted...]
-    <mergeCell ref="B50:C50"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="D41:D42"/>
     <mergeCell ref="D24:D25"/>
     <mergeCell ref="F16:F21"/>
     <mergeCell ref="A17:A19"/>
     <mergeCell ref="B17:B19"/>
     <mergeCell ref="C17:C19"/>
     <mergeCell ref="D17:D19"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D20:D21"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="H66:I67"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="C9:C10"/>
@@ -6026,72 +6026,50 @@
     <brk id="36" max="16383" man="1"/>
     <brk id="85" max="16383" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="C30:D31 H29:I31 H16:I21 C29:D29 H23:I23 H15:I15 H22:I22" unlockedFormula="1"/>
     <ignoredError sqref="D49:D53 I48:I49 I51:I53 D47" formulaRange="1" unlockedFormula="1"/>
     <ignoredError sqref="E48:H48 E51:H53 E50 E49" formulaRange="1"/>
   </ignoredErrors>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C69EC781DD1D6846B5659F4DEA9B0A8E" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="77bd08fc748d446a9e647fd0357c6c33">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f23d0ff5-4a47-4c5e-8430-623d924873bc" xmlns:ns3="2149941f-8440-43d0-839e-db36591ddae9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eea446599f2daa9a6881cb1f2a7b4c22" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f23d0ff5-4a47-4c5e-8430-623d924873bc"/>
     <xsd:import namespace="2149941f-8440-43d0-839e-db36591ddae9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -6277,80 +6255,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f23d0ff5-4a47-4c5e-8430-623d924873bc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="2149941f-8440-43d0-839e-db36591ddae9" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD9E03D-5CA9-4081-B5FB-89AFBD1BDFAD}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F8DE2BE-6538-4307-A2EE-72CC7A2BAD19}"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F6EE83D-F5EB-46B8-9167-36C89A11B094}"/>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD9E03D-5CA9-4081-B5FB-89AFBD1BDFAD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>TEST</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x010100C69EC781DD1D6846B5659F4DEA9B0A8E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_99e75c80-4ae8-4de9-a5cc-10a5a198532d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_99e75c80-4ae8-4de9-a5cc-10a5a198532d_SetDate">
     <vt:lpwstr>2026-02-06T10:36:51Z</vt:lpwstr>
   </property>